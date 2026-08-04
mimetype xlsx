--- v0 (2026-06-15)
+++ v1 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="644">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="656">
   <si>
     <t>Added</t>
   </si>
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>Artist</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Delivery time</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
@@ -92,1094 +92,1040 @@
   <si>
     <t>LPRSD 2024 Swirl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/111/0018771218111.jpg?the-rolling-stones-2024-the-rolling-stones-rsd-blue-black-swirl-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1708277886</t>
   </si>
   <si>
     <t>The Rolling Stones</t>
   </si>
   <si>
     <t>The Rolling Stones (RSD Blue / Black Swirl Vinyl)</t>
   </si>
   <si>
     <t>2025-05-02 19:07</t>
   </si>
   <si>
     <t>LPUs edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/914/0018771211914.jpg?the-rolling-stones-2023-aftermath-lp&amp;amp;class=scaled&amp;amp;v=1672284935</t>
   </si>
   <si>
     <t>Aftermath</t>
   </si>
   <si>
-    <t>HK$ 243                
+    <t>HK$ 212                
                     Buy</t>
   </si>
   <si>
-    <t>Expected to be ready for shipping 2026-06-24 - 2026-06-29</t>
+    <t>Expected to be ready for dispatch the next working day.</t>
   </si>
   <si>
     <t>2025-05-17 06:36</t>
   </si>
   <si>
     <t>CDExpanded Deluxe Mono edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/522/5013929064522.jpg?tiny-tim-2025-god-bless-tiny-tim-expanded-deluxe-mono-edition-cd&amp;amp;class=scaled&amp;amp;v=1447872498</t>
   </si>
   <si>
     <t>Tiny Tim</t>
   </si>
   <si>
     <t>God Bless Tiny Tim: Expanded Deluxe Mono Edition</t>
   </si>
   <si>
-    <t>HK$ 136                
+    <t>HK$ 135                
                     Buy</t>
   </si>
   <si>
-    <t>Expected to be ready for shipping 2026-06-19 - 2026-06-23</t>
+    <t>Expected to be ready for shipping 2026-08-10 - 2026-08-12</t>
   </si>
   <si>
     <t>2025-05-17 08:55</t>
   </si>
   <si>
     <t>CDRemastered And Expanded edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/446/5013929454446.jpg?neil-2022-neil-s-heavy-concept-album-cd&amp;amp;class=scaled&amp;amp;v=1398364412</t>
   </si>
   <si>
     <t>Neil</t>
   </si>
   <si>
     <t>Neil's Heavy Concept Album</t>
   </si>
   <si>
-    <t>HK$ 214                
+    <t>Expected to be ready for shipping 2026-08-12 - 2026-08-17</t>
+  </si>
+  <si>
+    <t>2025-05-17 09:00</t>
+  </si>
+  <si>
+    <t>CDRemastered edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/128/5050457173128.jpg?dudley-moore-2018-theme-from-beyond-the-fringe-all-that-cd&amp;amp;class=scaled&amp;amp;v=1530775155</t>
+  </si>
+  <si>
+    <t>Dudley Moore</t>
+  </si>
+  <si>
+    <t>Theme From Beyond The Fringe &amp; All That</t>
+  </si>
+  <si>
+    <t>HK$ 48                
                     Buy</t>
   </si>
   <si>
-    <t>Expected to be ready for shipping 2026-06-23 - 2026-06-26</t>
-[...19 lines deleted...]
-                    HK$ 49                
+    <t>Expected to be ready for shipping 2026-08-11 - 2026-08-13</t>
+  </si>
+  <si>
+    <t>2025-05-22 08:37</t>
+  </si>
+  <si>
+    <t>CD</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/420/5013929065420.jpg?tiny-tim-the-new-duncan-imperials-2016-complete-singles-collection-66-70-cd&amp;amp;class=scaled&amp;amp;v=1456737270</t>
+  </si>
+  <si>
+    <t>Tiny Tim &amp; The New Duncan Imperials</t>
+  </si>
+  <si>
+    <t>Complete Singles Collection 66-70</t>
+  </si>
+  <si>
+    <t>DVD</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/295/4040592008295.jpg?tiny-tim-2021-tiny-tim-dvd&amp;amp;class=scaled&amp;amp;v=1647655036</t>
+  </si>
+  <si>
+    <t>HK$ 145                
                     Buy</t>
   </si>
   <si>
-    <t>Expected to be ready for shipping 2026-06-22 - 2026-06-24</t>
-[...61 lines deleted...]
-  <si>
     <t>2025-05-23 08:14</t>
   </si>
   <si>
     <t>LPPicture Disc edition</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/758/5014797896758.jpg?compilation-2022-fawlty-towers-second-sitting-lp&amp;amp;class=scaled&amp;amp;v=1524569782</t>
-[...2 lines deleted...]
-    <t>Compilation</t>
+    <t>https://imusic.b-cdn.net/images/item/original/758/5014797896758.jpg?v-a-2022-fawlty-towers-second-sitting-lp&amp;amp;class=scaled&amp;amp;v=1524569782</t>
   </si>
   <si>
     <t>Fawlty Towers - Second Sitting</t>
   </si>
   <si>
     <t>HK$ 97                
                     Buy</t>
   </si>
   <si>
+    <t>Expected to be ready for shipping 2026-08-13 - 2026-08-18</t>
+  </si>
+  <si>
     <t>DVD× 3Remastered edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/956/5051561027956.jpg?fawlty-towers-the-complete-c-2009-fawlty-towers-complete-collection-dvd&amp;amp;class=scaled&amp;amp;v=1274968878</t>
   </si>
   <si>
     <t>Fawlty Towers - the Complete C</t>
   </si>
   <si>
     <t>Fawlty Towers Complete Collection</t>
   </si>
   <si>
-    <t>HK$ 117                
+    <t>HK$ 116                
                     Buy</t>
   </si>
   <si>
     <t>2025-05-23 08:15</t>
   </si>
   <si>
     <t>DVD× 3Remastered, Special edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/615/0883929094615.jpg?dvd-2009-fawlty-towers-the-complete-collection-dvd&amp;amp;class=scaled&amp;amp;v=1500444923</t>
   </si>
   <si>
     <t>Fawlty Towers: the Complete Collection</t>
   </si>
   <si>
-    <t>HK$ 311                
+    <t>HK$ 309                
                     Buy</t>
   </si>
   <si>
     <t>2025-05-28 18:40</t>
   </si>
   <si>
     <t>LPJapan Import edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/703/3760300319703.jpg?philippe-sarde-2022-mort-d-un-pourri-lp&amp;amp;class=scaled&amp;amp;v=1654540138</t>
   </si>
   <si>
     <t>Philippe Sarde</t>
   </si>
   <si>
     <t>Mort D'un Pourri</t>
   </si>
   <si>
-    <t>HK$ 185                
+    <t>HK$ 183                
                     Buy</t>
   </si>
   <si>
     <t>2025-06-07 00:17</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/845/5060767442845.jpg?trashmen-2022-surfin-bird-cd&amp;amp;class=scaled&amp;amp;v=1716236731</t>
   </si>
   <si>
     <t>Trashmen</t>
   </si>
   <si>
     <t>Surfin Bird</t>
   </si>
   <si>
     <t>2025-06-07 08:46</t>
   </si>
   <si>
     <t>CD× 2</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/919/0028947836919.jpg?xavier-de-maistre-2012-clair-de-lune-cd&amp;amp;class=scaled&amp;amp;v=1404036734</t>
-[...5 lines deleted...]
-    <t>Clair De Lune</t>
+    <t>https://imusic.b-cdn.net/images/item/original/919/0028947836919.jpg?kocsis-piano-marielle-katia-labeque-piano-charles-dutoit-direttore-2012-clair-de-lune-debussy-favourites-cd&amp;amp;class=scaled&amp;amp;v=1404036734</t>
+  </si>
+  <si>
+    <t>Kocsis ( Piano), Marielle &amp; Katia Labeque ( Piano), Charles Dutoit ( Direttore)</t>
+  </si>
+  <si>
+    <t>Clair De Lune: Debussy Favourites</t>
+  </si>
+  <si>
+    <t>HK$ 115                
+                    Buy</t>
   </si>
   <si>
     <t>2025-06-11 20:29</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/224/5099926718224.jpg?the-seekers-2008-the-ultimate-collection-cd&amp;amp;class=scaled&amp;amp;v=1447888699</t>
-[...2 lines deleted...]
-    <t>The Seekers</t>
+    <t>https://imusic.b-cdn.net/images/item/original/224/5099926718224.jpg?seekers-2008-the-ultimate-collection-cd&amp;amp;class=scaled&amp;amp;v=1447888699</t>
+  </si>
+  <si>
+    <t>Seekers</t>
   </si>
   <si>
     <t>The Ultimate Collection</t>
   </si>
   <si>
     <t>2025-06-12 07:34</t>
   </si>
   <si>
     <t>LP× 2Coloured, High quality, Reissue edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/679/0602508588679.jpg?eric-serra-2020-leon-lp&amp;amp;class=scaled&amp;amp;v=1601130955</t>
   </si>
   <si>
     <t>Eric Serra</t>
   </si>
   <si>
     <t>Léon</t>
   </si>
   <si>
-    <t>Expected to be ready for shipping 2026-06-29 - 2026-07-03</t>
+    <t>Expected to be ready for shipping 2026-08-18 - 2026-08-24</t>
   </si>
   <si>
     <t>2025-06-22 09:30</t>
   </si>
   <si>
     <t>LP× 2</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/441/0602557286441.jpg?elliott-smith-2017-figure-8-lp&amp;amp;class=scaled&amp;amp;v=1490939348</t>
+    <t>Save 24%</t>
   </si>
   <si>
     <t>Elliott Smith</t>
   </si>
   <si>
     <t>Figure 8</t>
   </si>
   <si>
-    <t>HK$ 273                
+    <t>Normal price
+                        HK$ 241 
+                    HK$ 183                
                     Buy</t>
   </si>
   <si>
     <t>2025-07-04 14:49</t>
   </si>
   <si>
     <t>LP</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/552/0602547000552.jpg?nick-drake-2014-made-to-love-magic-lp&amp;amp;class=scaled&amp;amp;v=1413586182</t>
+    <t>Save 23%</t>
   </si>
   <si>
     <t>Nick Drake</t>
   </si>
   <si>
     <t>Made To Love Magic</t>
   </si>
   <si>
+    <t>Normal price
+                        HK$ 212 
+                    HK$ 163                
+                    Buy</t>
+  </si>
+  <si>
     <t>2025-07-06 18:47</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/147/0810075115147.jpg?vince-guaraldi-2025-oh-good-grief-lp&amp;amp;class=scaled&amp;amp;v=1745528402</t>
   </si>
   <si>
     <t>Vince Guaraldi</t>
   </si>
   <si>
     <t>Oh, Good Grief!</t>
   </si>
   <si>
-    <t>2025-07-06 18:48</t>
-[...10 lines deleted...]
-  <si>
     <t>2025-07-07 02:49</t>
   </si>
   <si>
     <t>4K Ultra HD× 3</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/522/5055201847522.jpg?servant-2022-the-servant-4k-ultra-hd&amp;amp;class=scaled&amp;amp;v=1744317028</t>
+    <t>https://imusic.b-cdn.net/images/item/original/522/5055201847522.jpg?servant-2022-servant-the-4k-ultra-hd&amp;amp;class=scaled&amp;amp;v=1744317028</t>
   </si>
   <si>
     <t>Servant</t>
   </si>
   <si>
-    <t>The Servant</t>
+    <t>Servant. The</t>
   </si>
   <si>
     <t>2025-07-07 07:09</t>
   </si>
   <si>
     <t>Bound Book1st edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/886/9788743402886.jpg?giorgio-parisi-2022-i-en-staereflok-bound-book&amp;amp;class=scaled&amp;amp;v=1647778899</t>
   </si>
   <si>
     <t>Giorgio Parisi</t>
   </si>
   <si>
     <t>I en stæreflok</t>
   </si>
   <si>
-    <t>HK$ 160                
+    <t>HK$ 158                
                     Buy</t>
   </si>
   <si>
-    <t>Expected to be ready for shipping 2026-06-17 - 2026-06-18</t>
+    <t>Expected to be ready for shipping 2026-08-06 - 2026-08-11</t>
   </si>
   <si>
     <t>2025-07-07 07:10</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/017/0090771538017.jpg?trashmen-2022-best-of-the-trashmen-lp&amp;amp;class=scaled&amp;amp;v=1663963468</t>
   </si>
   <si>
     <t>Best Of The Trashmen</t>
   </si>
   <si>
     <t>2025-07-07 18:52</t>
   </si>
   <si>
     <t>LP× 2Limited Numbered Green &amp; Pink Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/414/8719262039414.jpg?jung-jaeil-2025-squid-game-lp&amp;amp;class=scaled&amp;amp;v=1749641997</t>
   </si>
   <si>
     <t>Jung Jaeil</t>
   </si>
   <si>
     <t>Squid Game</t>
   </si>
   <si>
-    <t>HK$ 292                
+    <t>HK$ 193                
                     Buy</t>
   </si>
   <si>
     <t>LP× 2Limited Numbered Orange &amp; Yellow Coloured edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/113/8719262040113.jpg?jung-jaeil-2025-squid-game-lp&amp;amp;class=scaled&amp;amp;v=1751615868</t>
   </si>
   <si>
+    <t>HK$ 328                
+                    Buy</t>
+  </si>
+  <si>
     <t>2025-07-08 01:00</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/526/0888751769526.jpg?bunny-lake-is-missing-o-s-t-2016-bunny-lake-is-missing-o-s-t-cd&amp;amp;class=scaled&amp;amp;v=1600102958</t>
   </si>
   <si>
     <t>Bunny Lake is Missing / O.s.t.</t>
   </si>
   <si>
-    <t>HK$ 165                
+    <t>Expected to be ready for shipping 2026-08-14 - 2026-09-04</t>
+  </si>
+  <si>
+    <t>2025-07-08 01:03</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/659/8435395504659.jpg?bill-evans-2025-further-ahead-live-in-finland-1964-1969-cd&amp;amp;class=scaled&amp;amp;v=1743501974</t>
+  </si>
+  <si>
+    <t>Bill Evans</t>
+  </si>
+  <si>
+    <t>Further Ahead: Live in Finland 1964-1969</t>
+  </si>
+  <si>
+    <t>2025-07-10 06:56</t>
+  </si>
+  <si>
+    <t>Paperback Book</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/205/9781448217205.jpg?dirk-bogarde-2018-snakes-and-ladders-paperback-book&amp;amp;class=scaled&amp;amp;v=1544553319</t>
+  </si>
+  <si>
+    <t>Dirk Bogarde</t>
+  </si>
+  <si>
+    <t>Snakes and Ladders</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/030/9781476678030.jpg?david-huckvale-2019-dirk-bogarde-matinee-idol-art-house-star-paperback-book&amp;amp;class=scaled&amp;amp;v=1576150391</t>
+  </si>
+  <si>
+    <t>David Huckvale</t>
+  </si>
+  <si>
+    <t>Dirk Bogarde: Matinee Idol, Art House Star</t>
+  </si>
+  <si>
+    <t>HK$ 429                
                     Buy</t>
   </si>
   <si>
-    <t>Expected to be ready for shipping 2026-06-29 - 2026-07-10</t>
-[...14 lines deleted...]
-    <t>HK$ 195                
+    <t>Expected to be ready for shipping 2026-08-14 - 2026-08-26</t>
+  </si>
+  <si>
+    <t>2025-07-10 06:57</t>
+  </si>
+  <si>
+    <t>CD× 4</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/352/0823564035352.jpg?gerry-mulligan-2022-the-rare-album-collection-cd&amp;amp;class=scaled&amp;amp;v=1639647251</t>
+  </si>
+  <si>
+    <t>Gerry Mulligan</t>
+  </si>
+  <si>
+    <t>The Rare Album Collection</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/823/8436028697823.jpg?gerry-mulligan-2011-complete-recordings-with-chet-baker-cd&amp;amp;class=scaled&amp;amp;v=1298137881</t>
+  </si>
+  <si>
+    <t>Complete Recordings (With Chet Baker)</t>
+  </si>
+  <si>
+    <t>Expected to be ready for shipping 2026-08-24 - 2026-08-31</t>
+  </si>
+  <si>
+    <t>2025-07-10 06:58</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/121/5022810303121.jpg?gerry-mulligan-2011-four-classic-albums-gerry-mulligan-meets-johnny-hodges-what-is-there-to-say-gerry-mulligan-meets-ben-webster-gerry-mulligan-quartet-at-storyville-cd&amp;amp;class=scaled&amp;amp;v=1308156844</t>
+  </si>
+  <si>
+    <t>Four Classic Albums (Gerry Mulligan Meets Johnny Hodges / What Is There To Say? / Gerry Mulligan Meets Ben Webster / Gerry Mulligan Quartet At Storyville)</t>
+  </si>
+  <si>
+    <t>HK$ 77                
                     Buy</t>
   </si>
   <si>
-    <t>2025-07-10 06:56</t>
-[...14 lines deleted...]
-    <t>HK$ 248                
+    <t>2025-07-10 07:05</t>
+  </si>
+  <si>
+    <t>John Barry</t>
+  </si>
+  <si>
+    <t>Frances</t>
+  </si>
+  <si>
+    <t>CDExpanded edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/933/5013929240933.jpg?john-barry-donna-summer-2014-the-deep-o-s-t-expanded-edition-cd&amp;amp;class=scaled&amp;amp;v=1390845465</t>
+  </si>
+  <si>
+    <t>John Barry / Donna Summer</t>
+  </si>
+  <si>
+    <t>The Deep O/s/t: Expanded Edition</t>
+  </si>
+  <si>
+    <t>HK$ 154                
                     Buy</t>
   </si>
   <si>
-    <t>Expected to be ready for shipping 2026-07-01 - 2026-07-07</t>
-[...11 lines deleted...]
-    <t>HK$ 430                
+    <t>2025-07-12 17:15</t>
+  </si>
+  <si>
+    <t>Save 5%</t>
+  </si>
+  <si>
+    <t>Normal price
+                        HK$ 193 
+                    HK$ 183                
                     Buy</t>
   </si>
   <si>
-    <t>Expected to be ready for shipping 2026-06-25 - 2026-07-07</t>
-[...17 lines deleted...]
-    <t>HK$ 127                
+    <t>2025-07-16 00:56</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/620/0780163632620.jpg?danny-chris-bacon-elfman-2023-wednesday-lp&amp;amp;class=scaled&amp;amp;v=1685594665</t>
+  </si>
+  <si>
+    <t>Danny &amp; Chris Bacon Elfman</t>
+  </si>
+  <si>
+    <t>Wednesday</t>
+  </si>
+  <si>
+    <t>HK$ 251                
                     Buy</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/823/8436028697823.jpg?gerry-mulligan-2011-complete-recordings-with-chet-baker-cd&amp;amp;class=scaled&amp;amp;v=1298137881</t>
-[...17 lines deleted...]
-    <t>HK$ 78                
+    <t>2025-07-18 08:20</t>
+  </si>
+  <si>
+    <t>12"</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/001/5054429204001.jpg?odesza-2025-music-to-refine-to-a-remix-companion-to-severance-12-&amp;amp;class=scaled&amp;amp;v=1746609761</t>
+  </si>
+  <si>
+    <t>Odesza</t>
+  </si>
+  <si>
+    <t>Music to Refine To: a Remix Companion to Severance</t>
+  </si>
+  <si>
+    <t>HK$ 222                
                     Buy</t>
   </si>
   <si>
-    <t>2025-07-10 07:05</t>
-[...20 lines deleted...]
-    <t>HK$ 156                
+    <t>2025-07-25 08:20</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/341/8436560844341.jpg?john-barry-2021-midnight-cowboy-cd&amp;amp;class=scaled&amp;amp;v=1612192015</t>
+  </si>
+  <si>
+    <t>Midnight Cowboy</t>
+  </si>
+  <si>
+    <t>2025-07-25 18:40</t>
+  </si>
+  <si>
+    <t>LPLimited RSD Essential Purple Vinyl With Black Marble edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/511/0602458662511.jpg?mazzy-star-2025-so-tonight-that-i-might-see-lp&amp;amp;class=scaled&amp;amp;v=1756451311</t>
+  </si>
+  <si>
+    <t>Mazzy Star</t>
+  </si>
+  <si>
+    <t>So Tonight That I Might See</t>
+  </si>
+  <si>
+    <t>LPLimited Bone Coloured RSD Essential edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/586/0602475797586.jpg?mazzy-star-2025-among-my-swan-lp&amp;amp;class=scaled&amp;amp;v=1746691263</t>
+  </si>
+  <si>
+    <t>Among My Swan</t>
+  </si>
+  <si>
+    <t>LPLimited Aqua / Black Swirled RSD Essential edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/593/0602475797593.jpg?mazzy-star-2025-she-hangs-brightly-lp&amp;amp;class=scaled&amp;amp;v=1746691364</t>
+  </si>
+  <si>
+    <t>She Hangs Brightly</t>
+  </si>
+  <si>
+    <t>2025-07-25 18:42</t>
+  </si>
+  <si>
+    <t>CD× 230th Anniversary Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/778/0602475914778.jpg?the-cranberries-2025-no-need-to-argue-cd&amp;amp;class=scaled&amp;amp;v=1751030851</t>
+  </si>
+  <si>
+    <t>The Cranberries</t>
+  </si>
+  <si>
+    <t>No Need to Argue</t>
+  </si>
+  <si>
+    <t>2025-07-25 18:43</t>
+  </si>
+  <si>
+    <t>LP× 230th Anniversary Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/716/0602475914716.jpg?the-cranberries-2025-no-need-to-argue-lp&amp;amp;class=scaled&amp;amp;v=1751030747</t>
+  </si>
+  <si>
+    <t>HK$ 280                
                     Buy</t>
   </si>
   <si>
-    <t>2025-07-12 17:15</t>
-[...32 lines deleted...]
-    <t>HK$ 224                
+    <t>2025-08-14 19:09</t>
+  </si>
+  <si>
+    <t>LPLimited Opaque Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/308/0191404156308.jpg?radiohead-2025-hail-to-the-thief-live-recordings-2003-2009-lp&amp;amp;class=scaled&amp;amp;v=1755164762</t>
+  </si>
+  <si>
+    <t>Radiohead</t>
+  </si>
+  <si>
+    <t>Hail to the Thief Live Recordings 2003-2009</t>
+  </si>
+  <si>
+    <t>HK$ 232                
                     Buy</t>
   </si>
   <si>
-    <t>2025-07-25 08:20</t>
-[...32 lines deleted...]
-    <t>HK$ 234                
+    <t>2025-08-18 07:38</t>
+  </si>
+  <si>
+    <t>4K Ultra HD/BD× 3</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/236/9337369049236.jpg?4k-ultra-hd-2025-midnight-cowboy-1969-4k-uhd-blu-ray-limited-edition-hardbox-imprint-collection-429-4k-ultra-hd-bd&amp;amp;class=scaled&amp;amp;v=1754557720</t>
+  </si>
+  <si>
+    <t>4k Ultra Hd</t>
+  </si>
+  <si>
+    <t>Midnight Cowboy (1969) - 4k Uhd + Blu-ray Limited Edition Hardbox - Imprint Collection #429</t>
+  </si>
+  <si>
+    <t>HK$ 773                
                     Buy</t>
   </si>
   <si>
-    <t>Expected to be ready for dispatch the next working day.</t>
-[...35 lines deleted...]
-    <t>HK$ 321                
+    <t>2025-08-26 12:34</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/211/0081227080211.jpg?talking-heads-2013-remain-in-light-lp&amp;amp;class=scaled&amp;amp;v=1560755754</t>
+  </si>
+  <si>
+    <t>Talking Heads</t>
+  </si>
+  <si>
+    <t>Remain In Light</t>
+  </si>
+  <si>
+    <t>HK$ 174                
                     Buy</t>
   </si>
   <si>
-    <t>2025-08-14 19:09</t>
-[...29 lines deleted...]
-    <t>HK$ 779                
+    <t>2025-09-14 02:49</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/793/0602475988793.jpg?john-yoko-plastic-ono-band-2025-power-to-the-people-lp&amp;amp;class=scaled&amp;amp;v=1755252311</t>
+  </si>
+  <si>
+    <t>John &amp; Yoko / Plastic Ono Band</t>
+  </si>
+  <si>
+    <t>Power to the People</t>
+  </si>
+  <si>
+    <t>HK$ 435                
                     Buy</t>
   </si>
   <si>
-    <t>2025-08-26 12:34</t>
-[...11 lines deleted...]
-    <t>HK$ 175                
+    <t>2025-09-17 22:45</t>
+  </si>
+  <si>
+    <t>CD× 8Limited 2025 Box Set edition</t>
+  </si>
+  <si>
+    <t>Save 14%</t>
+  </si>
+  <si>
+    <t>The Beatles</t>
+  </si>
+  <si>
+    <t>Anthology Collection 1-4 (2025 Edition)</t>
+  </si>
+  <si>
+    <t>Normal price
+                        HK$ 773 
+                    HK$ 668                
                     Buy</t>
   </si>
   <si>
-    <t>2025-09-14 02:49</t>
-[...11 lines deleted...]
-    <t>HK$ 438                
+    <t>2025-09-18 00:45</t>
+  </si>
+  <si>
+    <t>Hardcover Book</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/964/9781836005964.jpg?tom-huddleston-2025-david-lynch-his-work-his-world-hardcover-book&amp;amp;class=scaled&amp;amp;v=1735670280</t>
+  </si>
+  <si>
+    <t>Tom Huddleston</t>
+  </si>
+  <si>
+    <t>David Lynch: His Work, His World</t>
+  </si>
+  <si>
+    <t>HK$ 282                
                     Buy</t>
   </si>
   <si>
-    <t>2025-09-17 22:45</t>
-[...29 lines deleted...]
-    <t>HK$ 281                
+    <t>2025-09-24 08:52</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/423/5056083202423.jpg?marilyn-monroe-2018-some-like-it-hot-original-soundtrack-cd&amp;amp;class=scaled&amp;amp;v=1531944824</t>
+  </si>
+  <si>
+    <t>Marilyn Monroe</t>
+  </si>
+  <si>
+    <t>Some Like It Hot Original Soundtrack</t>
+  </si>
+  <si>
+    <t>2025-10-13 09:14</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/682/0602475839682.jpg?john-yoko-plastic-ono-band-2025-power-to-the-people-cd&amp;amp;class=scaled&amp;amp;v=1755252337</t>
+  </si>
+  <si>
+    <t>2025-10-15 22:39</t>
+  </si>
+  <si>
+    <t>LP× 3</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/911/0602478084911.jpg?the-beatles-2025-anthology-4-lp&amp;amp;class=scaled&amp;amp;v=1758032286</t>
+  </si>
+  <si>
+    <t>Anthology 4</t>
+  </si>
+  <si>
+    <t>HK$ 473                
                     Buy</t>
   </si>
   <si>
-    <t>2025-09-21 13:47</t>
-[...47 lines deleted...]
-  <si>
     <t>2025-10-16 00:52</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/926/0052824802926.jpg?lalo-schifrin-and-john-e-d-2010-best-of-mission-impossible-cd&amp;amp;class=scaled&amp;amp;v=1647393848</t>
   </si>
   <si>
     <t>Lalo Schifrin and John E. D</t>
   </si>
   <si>
     <t>Best of Mission Impossible</t>
   </si>
   <si>
     <t>2025-10-16 16:36</t>
   </si>
   <si>
     <t>LP× 350th Anniversary Deluxe edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/118/0198028767118.jpg?pink-floyd-2025-wish-you-were-here-50-lp&amp;amp;class=scaled&amp;amp;v=1757664812</t>
   </si>
   <si>
     <t>Pink Floyd</t>
   </si>
   <si>
     <t>Wish You Were Here 50</t>
   </si>
   <si>
-    <t>HK$ 487                
+    <t>HK$ 483                
                     Buy</t>
   </si>
   <si>
     <t>2025-10-16 16:37</t>
   </si>
   <si>
     <t>CD× 250th Anniversary edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/224/0198028767224.jpg?pink-floyd-2025-wish-you-were-here-50-cd&amp;amp;class=scaled&amp;amp;v=1757664749</t>
   </si>
   <si>
     <t>2025-10-19 03:01</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/229/0196587898229.jpg?ryuichi-sakamoto-2023-12-cd&amp;amp;class=scaled&amp;amp;v=1670325538</t>
   </si>
   <si>
     <t>Ryuichi Sakamoto</t>
   </si>
   <si>
     <t>HK$ 68                
                     Buy</t>
   </si>
   <si>
     <t>2025-10-21 07:31</t>
   </si>
   <si>
-    <t>Save 13%</t>
+    <t>https://imusic.b-cdn.net/images/item/original/402/3700604758402.jpg?ryuichi-sakamoto-2024-coda-cd&amp;amp;class=scaled&amp;amp;v=1732624262</t>
   </si>
   <si>
     <t>Coda</t>
   </si>
   <si>
+    <t>2025-10-21 07:38</t>
+  </si>
+  <si>
+    <t>SACD/CD</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/117/4895241413117.jpg?ryuichi-sakamoto-2024-music-for-film-sacd-cd&amp;amp;class=scaled&amp;amp;v=1736990307</t>
+  </si>
+  <si>
+    <t>Music for Film</t>
+  </si>
+  <si>
+    <t>HK$ 241                
+                    Buy</t>
+  </si>
+  <si>
+    <t>2025-10-24 04:29</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/111/0196588217111.jpg?ryuichi-sakamoto-2023-async-lp&amp;amp;class=scaled&amp;amp;v=1692972432</t>
+  </si>
+  <si>
+    <t>Async</t>
+  </si>
+  <si>
+    <t>LP× 2Japan Import edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/430/4988064778430.jpg?ryuichi-sakamoto-2024-async-lp&amp;amp;class=scaled&amp;amp;v=1720943495</t>
+  </si>
+  <si>
+    <t>2025-10-24 04:30</t>
+  </si>
+  <si>
+    <t>CDJapan Import edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/143/4988064863143.jpg?ryuichi-sakamoto-2017-async-cd&amp;amp;class=scaled&amp;amp;v=1606585192</t>
+  </si>
+  <si>
+    <t>2025-10-24 07:28</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/917/0196587670917.jpg?ryuichi-sakamoto-2023-travesia-lp&amp;amp;class=scaled&amp;amp;v=1680295500</t>
+  </si>
+  <si>
+    <t>Travesia</t>
+  </si>
+  <si>
+    <t>CD× 2Japan Import edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/228/4988064777228.jpg?ryuichi-sakamoto-2023-travesia-cd&amp;amp;class=scaled&amp;amp;v=1680439336</t>
+  </si>
+  <si>
+    <t>Expected to be ready for shipping 2026-08-21 - 2026-08-28</t>
+  </si>
+  <si>
+    <t>2025-10-30 18:21</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/230/4988031635230.jpg?sonny-clark-2024-cool-struttin-cd&amp;amp;class=scaled&amp;amp;v=1756730477</t>
+  </si>
+  <si>
+    <t>Sonny Clark</t>
+  </si>
+  <si>
+    <t>Cool Struttin'</t>
+  </si>
+  <si>
+    <t>LPBlue Note Classic Vinyl edition</t>
+  </si>
+  <si>
+    <t>Save 22%</t>
+  </si>
+  <si>
     <t>Normal price
-                        HK$ 156 
-                    HK$ 136                
+                        HK$ 174 
+                    HK$ 135                
                     Buy</t>
   </si>
   <si>
-    <t>2025-10-21 07:38</t>
-[...70 lines deleted...]
-  <si>
     <t>2025-11-01 17:49</t>
   </si>
   <si>
     <t>LP× 5Remastered edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/092/0888072682092.jpg?bill-evans-trio-2025-haunted-heart-the-legendary-riverside-studio-recordings-lp&amp;amp;class=scaled&amp;amp;v=1762038173</t>
   </si>
   <si>
     <t>Bill Evans Trio</t>
   </si>
   <si>
     <t>Haunted Heart: the Legendary Riverside Studio Recordings</t>
   </si>
   <si>
-    <t>HK$ 1071                
+    <t>HK$ 966                
                     Buy</t>
   </si>
   <si>
     <t>2025-11-02 06:29</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/239/5013929333239.jpg?dudley-moore-trio-2017-today-cd&amp;amp;class=scaled&amp;amp;v=1504072864</t>
   </si>
   <si>
     <t>Dudley Moore Trio</t>
   </si>
   <si>
     <t>Today</t>
   </si>
   <si>
-    <t>Expected to be ready for shipping 2026-06-25 - 2026-06-30</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-11-23 09:47</t>
   </si>
   <si>
     <t>LPBrown Marbled Damn Fine Coffee Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/212/0826853874212.jpg?angelo-badalamenti-2017-twin-peaks-original-score-lp&amp;amp;class=scaled&amp;amp;v=1501428639</t>
   </si>
   <si>
     <t>Angelo Badalamenti</t>
   </si>
   <si>
     <t>Twin Peaks (Original Score)</t>
   </si>
   <si>
     <t>2025-11-23 19:22</t>
   </si>
   <si>
     <t>CD× 5</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/794/0825646843794.jpg?echo-bunnymen-2010-original-album-series-cd&amp;amp;class=scaled&amp;amp;v=1262706257</t>
   </si>
   <si>
     <t>Echo &amp; Bunnymen</t>
   </si>
   <si>
     <t>Original Album Series</t>
   </si>
   <si>
     <t>2025-11-26 19:30</t>
   </si>
   <si>
     <t>LPNorbot Green Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/315/8719262042315.jpg?lorne-balfe-julian-nott-2025-wallace-gromit-vengeance-most-fowl-lp&amp;amp;class=scaled&amp;amp;v=1762424686</t>
   </si>
   <si>
     <t>Lorne Balfe &amp; Julian Nott</t>
   </si>
   <si>
     <t>Wallace &amp; Gromit: Vengeance Most Fowl</t>
   </si>
   <si>
-    <t>HK$ 282                
+    <t>2025-11-26 19:31</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/475/8436563184475.jpg?bill-evans-scott-lafaro-paul-motian-trio-2023-complete-trio-recordings-cd&amp;amp;class=scaled&amp;amp;v=1677531217</t>
+  </si>
+  <si>
+    <t>Bill Evans / Scott Lafaro / Paul Motian Trio</t>
+  </si>
+  <si>
+    <t>Complete Trio Recordings</t>
+  </si>
+  <si>
+    <t>2025-11-28 23:42</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/277/9781804252277.jpg?tom-normand-2025-ken-currie-paintings-writings-paperback-book&amp;amp;class=scaled&amp;amp;v=1741730966</t>
+  </si>
+  <si>
+    <t>Tom Normand</t>
+  </si>
+  <si>
+    <t>Ken Currie: Paintings &amp; Writings</t>
+  </si>
+  <si>
+    <t>HK$ 176                
                     Buy</t>
   </si>
   <si>
-    <t>2025-11-26 19:31</t>
-[...22 lines deleted...]
-  <si>
     <t>2025-11-29 09:08</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/824/5099968453824.jpg?brian-eno-2009-the-pearl-cd&amp;amp;class=scaled&amp;amp;v=1247753944</t>
-[...2 lines deleted...]
-    <t>The Pearl</t>
+    <t>https://imusic.b-cdn.net/images/item/original/824/5099968453824.jpg?budd-harold-eno-brian-2009-pearl-cd&amp;amp;class=scaled&amp;amp;v=1247753944</t>
+  </si>
+  <si>
+    <t>Budd,harold / Eno,brian</t>
+  </si>
+  <si>
+    <t>Pearl</t>
   </si>
   <si>
     <t>2025-11-29 19:11</t>
   </si>
   <si>
     <t>LP“Snow Dance” Colored Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/437/0850068977437.jpg?danny-elfman-2025-edward-scissorhands-o-s-t-lp&amp;amp;class=scaled&amp;amp;v=1756385550</t>
   </si>
   <si>
     <t>Danny Elfman</t>
   </si>
   <si>
     <t>Edward Scissorhands - O.s.t.</t>
   </si>
   <si>
     <t>2025-12-01 19:07</t>
   </si>
   <si>
     <t>LPNational Album Day 2025 Zoetrope Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/611/0018771226611.jpg?the-rolling-stones-2025-their-satanic-majesties-request-lp&amp;amp;class=scaled&amp;amp;v=1758634344</t>
   </si>
@@ -1192,312 +1138,307 @@
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/182/4988003588182.jpg?chet-baker-2026-memories-chet-baker-in-tokyo-lp&amp;amp;class=scaled&amp;amp;v=1710845067</t>
   </si>
   <si>
     <t>Chet Baker</t>
   </si>
   <si>
     <t>Memories - Chet Baker in Tokyo</t>
   </si>
   <si>
     <t>2025-12-12 06:30</t>
   </si>
   <si>
     <t>CD× 8</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/529/0198029412529.jpg?miles-davis-2026-the-complete-plugged-nickel-live-1965-cd&amp;amp;class=scaled&amp;amp;v=1759735949</t>
   </si>
   <si>
     <t>Miles Davis</t>
   </si>
   <si>
     <t>The Complete Plugged Nickel Live 1965</t>
   </si>
   <si>
-    <t>HK$ 584                
+    <t>HK$ 579                
                     Buy</t>
   </si>
   <si>
+    <t>Expected to be ready for shipping 2026-08-14 - 2026-08-19</t>
+  </si>
+  <si>
     <t>2025-12-12 06:40</t>
   </si>
   <si>
     <t>LP× 2RSD Black Friday 2025 edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/611/0198029412611.jpg?miles-davis-2025-live-at-the-plugged-nickel-december-23-1965-set-two-lp&amp;amp;class=scaled&amp;amp;v=1759495346</t>
   </si>
   <si>
     <t>Live At The Plugged Nickel: December 23, 1965 - Set Two</t>
   </si>
   <si>
+    <t>HK$ 290                
+                    Buy</t>
+  </si>
+  <si>
     <t>2025-12-13 00:00</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/820/0602435996820.jpg?yusuf-cat-stevens-2022-harold-and-maude-lp&amp;amp;class=scaled&amp;amp;v=1694881970</t>
   </si>
   <si>
     <t>Yusuf / Cat Stevens</t>
   </si>
   <si>
     <t>Harold and Maude</t>
   </si>
   <si>
-    <t>2025-12-13 06:32</t>
-[...7 lines deleted...]
-  <si>
     <t>2025-12-13 06:36</t>
   </si>
   <si>
     <t>LPJAPAN IMPORT edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/199/4988003588199.jpg?chet-baker-2026-four-chet-baker-in-tokyo-lp&amp;amp;class=scaled&amp;amp;v=1710845040</t>
   </si>
   <si>
     <t>Four - Chet Baker in Tokyo</t>
   </si>
   <si>
-    <t>HK$ 360                
+    <t>HK$ 357                
                     Buy</t>
   </si>
   <si>
     <t>2025-12-13 09:26</t>
   </si>
   <si>
     <t>LPRemastered, Limited edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/545/3700477835545.jpg?sonny-clark-2023-sonny-clark-trio-lp&amp;amp;class=scaled&amp;amp;v=1674685500</t>
   </si>
   <si>
     <t>Sonny Clark Trio</t>
   </si>
   <si>
     <t>2025-12-13 10:41</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/604/4988031616604.jpg?thelonious-monk-2024-genius-of-modern-music-cd&amp;amp;class=scaled&amp;amp;v=1718558067</t>
   </si>
   <si>
     <t>Thelonious Monk</t>
   </si>
   <si>
     <t>Genius Of Modern Music</t>
   </si>
   <si>
     <t>2025-12-17 06:54</t>
   </si>
   <si>
+    <t>https://imusic.b-cdn.net/images/item/original/935/8436560845935.jpg?ennio-morricone-2025-revolver-cd&amp;amp;class=scaled&amp;amp;v=1785346471</t>
+  </si>
+  <si>
     <t>Ennio Morricone</t>
   </si>
   <si>
     <t>Revolver</t>
   </si>
   <si>
     <t>2025-12-17 07:25</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/328/0093624748328.jpg?o-s-t-man-on-the-2009-man-on-the-moon-cd&amp;amp;class=scaled&amp;amp;v=1499704414</t>
   </si>
   <si>
     <t>O.S.T.-Man On The</t>
   </si>
   <si>
     <t>Man On The Moon</t>
   </si>
   <si>
     <t>2025-12-18 23:17</t>
   </si>
   <si>
     <t>LPHigh quality vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/167/8013252900167.jpg?cream-2025-fresh-cream-lp&amp;amp;class=scaled&amp;amp;v=1560843605</t>
   </si>
   <si>
     <t>Cream</t>
   </si>
   <si>
     <t>Fresh Cream</t>
   </si>
   <si>
     <t>2025-12-27 22:39</t>
   </si>
   <si>
     <t>LP× 2Limited Indie Exclusive edition</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/776/0602438391776.jpg?john-lennon-2021-imagine-lp&amp;amp;class=scaled&amp;amp;v=1725374413</t>
+    <t>Save 6%</t>
   </si>
   <si>
     <t>John Lennon</t>
   </si>
   <si>
     <t>Imagine</t>
   </si>
   <si>
+    <t>Normal price
+                        HK$ 309 
+                    HK$ 290                
+                    Buy</t>
+  </si>
+  <si>
     <t>2026-01-10 01:03</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/625/0602475821625.jpg?danny-elfman-2025-edward-scissorhands-lp&amp;amp;class=scaled&amp;amp;v=1749191114</t>
   </si>
   <si>
     <t>Edward Scissorhands</t>
   </si>
   <si>
     <t>2026-02-07 03:14</t>
   </si>
   <si>
     <t>LPVerve Acoustic Sounds Series edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/195/0602478282195.jpg?ben-webster-2025-king-of-the-tenors-lp&amp;amp;class=scaled&amp;amp;v=1759148342</t>
   </si>
   <si>
     <t>Ben Webster</t>
   </si>
   <si>
     <t>King of the Tenors</t>
   </si>
   <si>
-    <t>2026-02-07 18:59</t>
-[...10 lines deleted...]
-  <si>
     <t>2026-02-07 19:00</t>
   </si>
   <si>
     <t>LPRSD 2026 Solid Blue Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/889/8719262042889.jpg?chet-baker-2026-at-george-jazzcafe-arnhem-1983-the-netherlands-lp&amp;amp;class=scaled&amp;amp;v=1770284446</t>
   </si>
   <si>
     <t>At George Jazzcafe , Arnhem, 1983, The Netherlands</t>
   </si>
   <si>
     <t>2026-02-07 19:01</t>
   </si>
   <si>
     <t>LP× 2RSD 2026 edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/325/4099964216325.jpg?jackson-c-frank-2026-jackson-c-frank-lp&amp;amp;class=scaled&amp;amp;v=1770316475</t>
   </si>
   <si>
     <t>Jackson C. Frank</t>
   </si>
   <si>
-    <t>HK$ 409                
+    <t>2026-02-07 19:03</t>
+  </si>
+  <si>
+    <t>LPRSD 2026 Coloured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/341/0741869416341.jpg?miles-davis-2026-lady-be-good-live-in-europe-with-the-birdland-all-stars-lp&amp;amp;class=scaled&amp;amp;v=1770386232</t>
+  </si>
+  <si>
+    <t>Lady Be Good: Live In Europe With The Birdland All-Stars</t>
+  </si>
+  <si>
+    <t>2026-02-07 19:06</t>
+  </si>
+  <si>
+    <t>7"RSD 2026 edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/368/5026854087368.jpg?paul-weller-2026-when-your-garden-s-overgrown-live-at-the-bbc-7-&amp;amp;class=scaled&amp;amp;v=1770381999</t>
+  </si>
+  <si>
+    <t>Paul Weller</t>
+  </si>
+  <si>
+    <t>When Your Garden's Overgrown - Live At The Bbc</t>
+  </si>
+  <si>
+    <t>2026-02-07 19:09</t>
+  </si>
+  <si>
+    <t>LP× 2RSD 2026 Coloured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/681/0602488016681.jpg?the-who-2026-a-quick-one-lp&amp;amp;class=scaled&amp;amp;v=1770277182</t>
+  </si>
+  <si>
+    <t>The Who</t>
+  </si>
+  <si>
+    <t>A Quick One</t>
+  </si>
+  <si>
+    <t>HK$ 338                
                     Buy</t>
   </si>
   <si>
-    <t>2026-02-07 19:03</t>
-[...41 lines deleted...]
-    <t>HK$ 428                
+    <t>2026-02-10 22:21</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/627/0016351605627.jpg?ghost-world-o-s-t-2001-ghost-world-o-s-t-cd&amp;amp;class=scaled&amp;amp;v=1108067206</t>
+  </si>
+  <si>
+    <t>Ghost World / O.s.t.</t>
+  </si>
+  <si>
+    <t>Ghost World - O.s.t.</t>
+  </si>
+  <si>
+    <t>2026-02-25 00:30</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/027/0656605175027.jpg?mitski-2026-nothing-s-about-to-happen-to-me-cd&amp;amp;class=scaled&amp;amp;v=1768804413</t>
+  </si>
+  <si>
+    <t>Mitski</t>
+  </si>
+  <si>
+    <t>Nothing's About to Happen to Me</t>
+  </si>
+  <si>
+    <t>HK$ 126                
                     Buy</t>
   </si>
   <si>
-    <t>2026-02-10 22:21</t>
-[...22 lines deleted...]
-  <si>
     <t>CassetteBlue Cat Eye Cassette edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/523/0617308005523.jpg?mitski-2026-nothing-s-about-to-happen-to-me-cassette&amp;amp;class=scaled&amp;amp;v=1768804418</t>
   </si>
   <si>
     <t>2026-02-25 00:31</t>
   </si>
   <si>
     <t>CDBonus Tracks edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/434/4526180751434.jpg?mitski-2026-nothing-s-about-to-happen-to-me-cd&amp;amp;class=scaled&amp;amp;v=1769083956</t>
   </si>
   <si>
     <t>Nothing'S About To Happen To Me</t>
   </si>
   <si>
     <t>LPLimited Tansy Yellow Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/034/0656605175034.jpg?mitski-2026-nothing-s-about-to-happen-to-me-lp&amp;amp;class=scaled&amp;amp;v=1768804401</t>
   </si>
   <si>
     <t>2026-02-27 05:44</t>
@@ -1586,459 +1527,569 @@
   <si>
     <t>Alan Parsons Project</t>
   </si>
   <si>
     <t>I Robot Work In Progress</t>
   </si>
   <si>
     <t>LPRSD 2025 edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/624/0602475352624.jpg?mark-knopfler-2025-one-take-radio-sessions-lp&amp;amp;class=scaled&amp;amp;v=1738941532</t>
   </si>
   <si>
     <t>Mark Knopfler</t>
   </si>
   <si>
     <t>One Take Radio Sessions</t>
   </si>
   <si>
     <t>2026-03-17 06:56</t>
   </si>
   <si>
     <t>LP× 2RSD 2025 edition</t>
   </si>
   <si>
+    <t>https://imusic.b-cdn.net/images/item/original/318/0198028565318.jpg?thelonious-monk-2025-live-at-the-it-club-lp&amp;amp;class=scaled&amp;amp;v=1739263370</t>
+  </si>
+  <si>
+    <t>Live At The It Club</t>
+  </si>
+  <si>
+    <t>2026-03-31 22:06</t>
+  </si>
+  <si>
+    <t>TurntableRSD 2026 edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/990/0710244264990.jpg?the-rolling-stones-the-rolling-stones-rsd3-mini-turntable-incl-vinyl-crate-6-x-mini-vinyl-turntable&amp;amp;class=scaled&amp;amp;v=1774595065</t>
+  </si>
+  <si>
+    <t>The Rolling Stones RSD3 Mini Turntable (Incl. Vinyl Crate + 6 x mini vinyl)</t>
+  </si>
+  <si>
+    <t>2026-04-02 02:24</t>
+  </si>
+  <si>
+    <t>LP× 2Limited 50th Anniversary Gold Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/153/5054197561153.jpg?david-bowie-2023-ziggy-stardust-the-spiders-from-mars-the-motion-picture-soundtrack-lp&amp;amp;class=scaled&amp;amp;v=1686137710</t>
+  </si>
+  <si>
+    <t>David Bowie</t>
+  </si>
+  <si>
+    <t>Ziggy Stardust &amp; The Spiders From Mars - The Motion Picture Soundtrack</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/139/5054197561139.jpg?david-bowie-2023-ziggy-stardust-the-spiders-from-mars-the-motion-picture-soundtrack-cd&amp;amp;class=scaled&amp;amp;v=1686138156</t>
+  </si>
+  <si>
+    <t>Ziggy Stardust &amp; The Spiders From Mars: The Motion Picture Soundtrack</t>
+  </si>
+  <si>
+    <t>2026-04-05 14:42</t>
+  </si>
+  <si>
+    <t>LPRSD 2026 Japanese edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/119/0018771225119.jpg?the-rolling-stones-2026-big-hits-us-lp&amp;amp;class=scaled&amp;amp;v=1776677413</t>
+  </si>
+  <si>
+    <t>Big Hits (US)</t>
+  </si>
+  <si>
+    <t>2026-04-05 14:51</t>
+  </si>
+  <si>
+    <t>LPRSD 2026 W/ Hybrid Obi Strip edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/248/5060708611248.jpg?ryuichi-sakamoto-2026-end-of-asia-lp&amp;amp;class=scaled&amp;amp;v=1770711436</t>
+  </si>
+  <si>
+    <t>End Of Asia</t>
+  </si>
+  <si>
+    <t>2026-04-08 19:50</t>
+  </si>
+  <si>
+    <t>Free As A Bird / Real Love</t>
+  </si>
+  <si>
+    <t>2026-04-09 14:20</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/473/4524334001473.jpg?original-motion-picture-soundt-2001-silent-hill-2-cd&amp;amp;class=scaled&amp;amp;v=1621106380</t>
+  </si>
+  <si>
+    <t>Original Motion Picture Soundt</t>
+  </si>
+  <si>
+    <t>Silent Hill 2</t>
+  </si>
+  <si>
+    <t>2026-04-09 14:21</t>
+  </si>
+  <si>
+    <t>CD× 3Japan Import edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/497/4988602177497.jpg?akira-yamaoka-2024-silent-hill-2-original-soundtrack-2024-cd&amp;amp;class=scaled&amp;amp;v=1731706149</t>
+  </si>
+  <si>
+    <t>Akira Yamaoka</t>
+  </si>
+  <si>
+    <t>Silent Hill 2 Original Soundtrack -2024</t>
+  </si>
+  <si>
+    <t>2026-04-09 14:29</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/927/0030206575927.jpg?herrmann-bernard-ost-1996-vertigo-1958-cd&amp;amp;class=scaled&amp;amp;v=1519456303</t>
+  </si>
+  <si>
+    <t>Herrmann, Bernard / OST</t>
+  </si>
+  <si>
+    <t>Vertigo (1958)</t>
+  </si>
+  <si>
+    <t>2026-04-09 19:29</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/785/0760137208785.jpg?little-miss-sunshine-o-s-t-2026-little-miss-sunshine-o-s-t-lp&amp;amp;class=scaled&amp;amp;v=1777272563</t>
+  </si>
+  <si>
+    <t>Little Miss Sunshine / O.s.t.</t>
+  </si>
+  <si>
+    <t>2026-04-22 04:22</t>
+  </si>
+  <si>
+    <t>LPRSD 2026 Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/996/5021732943996.jpg?david-bowie-2026-excerpts-from-outside-lp&amp;amp;class=scaled&amp;amp;v=1770237676</t>
+  </si>
+  <si>
+    <t>Excerpts From Outside</t>
+  </si>
+  <si>
+    <t>2026-04-22 04:24</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/387/0190295253387.jpg?david-bowie-2022-outside-the-nathan-adler-diaries-a-hyper-cycle-cd&amp;amp;class=scaled&amp;amp;v=1655783624</t>
+  </si>
+  <si>
+    <t>Outside (The Nathan Adler Diaries: a Hyper Cycle)</t>
+  </si>
+  <si>
+    <t>2026-04-22 04:25</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/370/0190295253370.jpg?david-bowie-2022-1-outside-lp&amp;amp;class=scaled&amp;amp;v=1655783623</t>
+  </si>
+  <si>
+    <t>1. Outside</t>
+  </si>
+  <si>
+    <t>2026-04-23 20:28</t>
+  </si>
+  <si>
+    <t>LP× 5</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/713/8719262035713.jpg?miles-davis-2024-the-bootleg-series-vol-1-live-in-europe-1967-lp&amp;amp;class=scaled&amp;amp;v=1721723356</t>
+  </si>
+  <si>
+    <t>The Bootleg Series Vol. 1: Live In Europe 1967</t>
+  </si>
+  <si>
+    <t>2026-04-27 02:21</t>
+  </si>
+  <si>
+    <t>CDImported edition</t>
+  </si>
+  <si>
+    <t>Bill Evans at the BBC</t>
+  </si>
+  <si>
+    <t>2026-04-27 03:59</t>
+  </si>
+  <si>
+    <t>12"40th Anniversary Remastered edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/386/0199957322386.jpg?the-cure-2026-boys-don-t-cry-86-mix-12-&amp;amp;class=scaled&amp;amp;v=1769176616</t>
+  </si>
+  <si>
+    <t>The Cure</t>
+  </si>
+  <si>
+    <t>Boys Don't Cry (86 Mix)</t>
+  </si>
+  <si>
+    <t>HK$ 164                
+                    Buy</t>
+  </si>
+  <si>
+    <t>2026-04-27 04:00</t>
+  </si>
+  <si>
+    <t>12"Remastered edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/280/0603497805280.jpg?the-cure-2026-boys-dont-cry-86-mix-2026-remaster-12-&amp;amp;class=scaled&amp;amp;v=1776852079</t>
+  </si>
+  <si>
+    <t>Boys Dont Cry (86 Mix / 2026 Remaster)</t>
+  </si>
+  <si>
+    <t>2026-04-28 01:31</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/526/3854917604526.jpg?bill-evans-trio-2023-london-1965-jazz-625-cd&amp;amp;class=scaled&amp;amp;v=1692876555</t>
+  </si>
+  <si>
+    <t>London 1965 - Jazz 625</t>
+  </si>
+  <si>
+    <t>2026-04-30 08:31</t>
+  </si>
+  <si>
+    <t>OUTER SLEEVES</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/523/0762185030523.jpg?vinyl-styl-2023-12inch-vinyl-record-outer-sleeve-polyethylene-100-count-clear-large-item-outer-sleeves&amp;amp;class=scaled&amp;amp;v=1769684303</t>
+  </si>
+  <si>
+    <t>Vinyl Styl</t>
+  </si>
+  <si>
+    <t>12Inch Vinyl Record Outer Sleeve Polyethylene - 100 Count (Clear) (Large Item)</t>
+  </si>
+  <si>
+    <t>ACCESSORY</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/261/0766510060261.jpg?vinyl-styl-2016-deep-groove-record-washer-accessory&amp;amp;class=scaled&amp;amp;v=1492766093</t>
+  </si>
+  <si>
+    <t>Deep Groove Record Washer</t>
+  </si>
+  <si>
+    <t>HK$ 676                
+                    Buy</t>
+  </si>
+  <si>
+    <t>2026-04-30 23:04</t>
+  </si>
+  <si>
+    <t>INNER SLEEVES× 50Mobile Fidelity edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/070/0821797777070.jpg?mobile-fidelity-2012-12-original-master-inner-sleeves-inner-sleeves&amp;amp;class=scaled&amp;amp;v=1680697151</t>
+  </si>
+  <si>
+    <t>Mobile Fidelity</t>
+  </si>
+  <si>
+    <t>12'' Original Master Inner Sleeves</t>
+  </si>
+  <si>
+    <t>2026-05-01 23:51</t>
+  </si>
+  <si>
+    <t>LP× 2Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/126/0602547607126.jpg?kurt-cobain-2015-montage-of-heck-home-recordings-lp&amp;amp;class=scaled&amp;amp;v=1517403257</t>
+  </si>
+  <si>
+    <t>Kurt Cobain</t>
+  </si>
+  <si>
+    <t>Montage Of Heck / Home Recordings</t>
+  </si>
+  <si>
+    <t>2026-05-02 09:13</t>
+  </si>
+  <si>
+    <t>LPRSD 2026 Zoetrope Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/951/4099964206951.jpg?george-harrison-2026-dark-horse-lp&amp;amp;class=scaled&amp;amp;v=1770305222</t>
+  </si>
+  <si>
+    <t>George Harrison</t>
+  </si>
+  <si>
+    <t>Dark Horse</t>
+  </si>
+  <si>
+    <t>2026-05-12 01:36</t>
+  </si>
+  <si>
+    <t>LPOriginal Jazz Classics edition</t>
+  </si>
+  <si>
     <t>Save 18%</t>
   </si>
   <si>
-    <t>Live At The It Club</t>
+    <t>The New Miles Davis Quintet</t>
+  </si>
+  <si>
+    <t>Miles</t>
   </si>
   <si>
     <t>Normal price
-                        HK$ 214 
-                    HK$ 176                
+                        HK$ 280 
+                    HK$ 229                
                     Buy</t>
   </si>
   <si>
-    <t>2026-03-21 00:02</t>
-[...135 lines deleted...]
-    <t>HK$ 253                
+    <t>https://imusic.b-cdn.net/images/item/original/289/0888072721289.jpg?miles-davis-2026-the-best-of-miles-davis-lp&amp;amp;class=scaled&amp;amp;v=1769586302</t>
+  </si>
+  <si>
+    <t>The Best Of Miles Davis</t>
+  </si>
+  <si>
+    <t>2026-05-21 05:51</t>
+  </si>
+  <si>
+    <t>LP× 4Limited Deluxe Gold Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/222/0810155842222.jpg?daniel-pemberton-2026-project-hail-mary-lp&amp;amp;class=scaled&amp;amp;v=1778681635</t>
+  </si>
+  <si>
+    <t>Daniel Pemberton</t>
+  </si>
+  <si>
+    <t>Project Hail Mary</t>
+  </si>
+  <si>
+    <t>HK$ 918                
                     Pre-order</t>
   </si>
   <si>
-    <t>Expected delivery 2026-07-24 - 2026-07-28</t>
-[...215 lines deleted...]
-    <t>HK$ 827                
+    <t>Expected ready for shipment on release</t>
+  </si>
+  <si>
+    <t>2026-06-03 07:20</t>
+  </si>
+  <si>
+    <t>CDOriginal Soundtrack Recording edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/144/0616892227144.jpg?david-alan-r-splet-lynch-2013-eraserhead-ost-cd&amp;amp;class=scaled&amp;amp;v=1409090042</t>
+  </si>
+  <si>
+    <t>David &amp; Alan R. Splet Lynch</t>
+  </si>
+  <si>
+    <t>Eraserhead (ost)</t>
+  </si>
+  <si>
+    <t>2026-06-09 04:44</t>
+  </si>
+  <si>
+    <t>007 Diamonds Are Forever-Remastered And Expanded Edition &lt;Limited&gt; (W/Bonus Trac</t>
+  </si>
+  <si>
+    <t>2026-06-21 21:02</t>
+  </si>
+  <si>
+    <t>CD× 3</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/643/0888072745643.jpg?miles-davis-2026-miles-56-cd&amp;amp;class=scaled&amp;amp;v=1779003416</t>
+  </si>
+  <si>
+    <t>Miles '56</t>
+  </si>
+  <si>
+    <t>2026-07-03 17:34</t>
+  </si>
+  <si>
+    <t>LPOriginal Jazz Classics Series edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/643/0888072662643.jpg?miles-davis-2025-the-musings-of-miles-lp&amp;amp;class=scaled&amp;amp;v=1741094232</t>
+  </si>
+  <si>
+    <t>The Musings of Miles</t>
+  </si>
+  <si>
+    <t>2026-07-03 17:51</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/729/0888072735729.jpg?the-miles-davis-quintet-2026-cookin-with-the-miles-davis-quintet-lp&amp;amp;class=scaled&amp;amp;v=1782721087</t>
+  </si>
+  <si>
+    <t>The Miles Davis Quintet</t>
+  </si>
+  <si>
+    <t>Cookin' With The Miles Davis Quintet</t>
+  </si>
+  <si>
+    <t>HK$ 280                
                     Pre-order</t>
   </si>
   <si>
-    <t>Expected ready for shipment on release</t>
-[...35 lines deleted...]
-    <t>HK$ 584                
+    <t>2026-07-18 11:00</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/429/0888072682429.jpg?miles-davis-2025-miles-55-the-prestige-recordings-cd&amp;amp;class=scaled&amp;amp;v=1748867947</t>
+  </si>
+  <si>
+    <t>Miles '55 The Prestige Recordings</t>
+  </si>
+  <si>
+    <t>2026-07-20 01:05</t>
+  </si>
+  <si>
+    <t>LPLimited Red &amp; Black Marbled Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/211/0199584611211.jpg?michael-jackson-2026-thriller-lp&amp;amp;class=scaled&amp;amp;v=1783458961</t>
+  </si>
+  <si>
+    <t>Michael Jackson</t>
+  </si>
+  <si>
+    <t>Thriller</t>
+  </si>
+  <si>
+    <t>HK$ 212                
+                    Pre-order</t>
+  </si>
+  <si>
+    <t>2026-07-20 01:06</t>
+  </si>
+  <si>
+    <t>CassetteGold Metallic Cassette edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/545/0199584693545.jpg?michael-jackson-2026-thriller-cassette&amp;amp;class=scaled&amp;amp;v=1783586861</t>
+  </si>
+  <si>
+    <t>HK$ 183                
+                    Pre-order</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-10-30</t>
+  </si>
+  <si>
+    <t>2026-07-21 22:35</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/052/0602547469052.jpg?elfman-danny-ost-2015-edward-scissorhands-lp&amp;amp;class=scaled&amp;amp;v=1453135140</t>
+  </si>
+  <si>
+    <t>Elfman, Danny / OST</t>
+  </si>
+  <si>
+    <t>2026-07-22 07:45</t>
+  </si>
+  <si>
+    <t>Alva &amp; Ryuichi Sakamoto Noto</t>
+  </si>
+  <si>
+    <t>12 Conversations</t>
+  </si>
+  <si>
+    <t>HK$ 309                
+                    Pre-order</t>
+  </si>
+  <si>
+    <t>HK$ 154                
+                    Pre-order</t>
+  </si>
+  <si>
+    <t>2026-07-22 23:21</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/839/0840526511839.jpg?mort-garson-2026-mother-earth-s-plantasia-lp&amp;amp;class=scaled&amp;amp;v=1784366531</t>
+  </si>
+  <si>
+    <t>Mort Garson</t>
+  </si>
+  <si>
+    <t>Mother Earth's Plantasia</t>
+  </si>
+  <si>
+    <t>HK$ 232                
+                    Pre-order</t>
+  </si>
+  <si>
+    <t>2026-07-31 04:14</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Clear Light Green Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/804/4988031753804.jpg?masayoshi-takanaka-2026-all-of-me-lp&amp;amp;class=scaled&amp;amp;v=1752495388</t>
+  </si>
+  <si>
+    <t>Masayoshi Takanaka</t>
+  </si>
+  <si>
+    <t>All Of Me</t>
+  </si>
+  <si>
+    <t>HK$ 628                
+                    Pre-order</t>
+  </si>
+  <si>
+    <t>2026-08-01 00:39</t>
+  </si>
+  <si>
+    <t>It's a Mystery Charlie Brown</t>
+  </si>
+  <si>
+    <t>HK$ 319                
+                    Pre-order</t>
+  </si>
+  <si>
+    <t>2026-08-01 02:14</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/926/0199957818926.jpg?the-cranberries-2026-live-at-the-london-astoria-ii-1994-lp&amp;amp;class=scaled&amp;amp;v=1783680831</t>
+  </si>
+  <si>
+    <t>Live at the London Astoria II, 1994</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/919/0199957818919.jpg?the-cranberries-2026-live-at-the-london-astoria-ii-1994-cd&amp;amp;class=scaled&amp;amp;v=1783675976</t>
+  </si>
+  <si>
+    <t>HK$ 145                
                     Pre-order</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -2343,63 +2394,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J146"/>
+  <dimension ref="A1:J150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
-    <col min="2" max="2" width="19.777777777778" customWidth="true" style="0"/>
+    <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.111111111111" customWidth="true" style="0"/>
-    <col min="5" max="5" width="29.666666666667" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.111111111111" customWidth="true" style="0"/>
+    <col min="5" max="5" width="29.333333333333" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="5" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
     <col min="10" max="10" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2528,4104 +2579,4211 @@
       </c>
       <c r="H5">
         <v>0.094</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6" t="s">
         <v>38</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="H6">
         <v>0.112</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" t="s">
         <v>42</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>43</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>44</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>45</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>46</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="H7">
         <v>0.09</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>50</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>51</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>0.094</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" t="s">
         <v>57</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>58</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>59</v>
       </c>
-      <c r="D10" t="s">
+      <c r="F10" t="s">
         <v>60</v>
       </c>
-      <c r="E10" t="s">
+      <c r="G10" t="s">
         <v>61</v>
       </c>
-      <c r="F10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H10">
-        <v>0.0</v>
+        <v>0.225</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" t="s">
         <v>63</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E11" t="s">
         <v>65</v>
       </c>
       <c r="F11" t="s">
         <v>66</v>
       </c>
       <c r="G11" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="H11">
-        <v>0.112</v>
+        <v>0.264</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" t="s">
         <v>68</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>69</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>53</v>
+      </c>
+      <c r="E12" t="s">
         <v>70</v>
       </c>
-      <c r="D12" t="s">
+      <c r="F12" t="s">
         <v>71</v>
       </c>
-      <c r="E12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H12">
-        <v>0.225</v>
+        <v>0.256</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B13" t="s">
+        <v>73</v>
+      </c>
+      <c r="C13" t="s">
         <v>74</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>75</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>76</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>77</v>
       </c>
-      <c r="F13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="H13">
-        <v>0.264</v>
+        <v>0.292</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
+        <v>78</v>
+      </c>
+      <c r="B14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" t="s">
         <v>79</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
         <v>80</v>
       </c>
-      <c r="C14" t="s">
+      <c r="E14" t="s">
         <v>81</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>83</v>
+        <v>15</v>
       </c>
       <c r="G14" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="H14">
-        <v>0.256</v>
+        <v>0.108</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" t="s">
+        <v>83</v>
+      </c>
+      <c r="C15" t="s">
         <v>84</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>85</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" t="s">
         <v>86</v>
       </c>
-      <c r="D15" t="s">
+      <c r="F15" t="s">
         <v>87</v>
       </c>
-      <c r="E15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H15">
-        <v>0.292</v>
+        <v>0.108</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
+        <v>88</v>
+      </c>
+      <c r="B16" t="s">
+        <v>83</v>
+      </c>
+      <c r="C16" t="s">
+        <v>89</v>
+      </c>
+      <c r="D16" t="s">
         <v>90</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="E16" t="s">
         <v>91</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="G16" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H16">
         <v>0.108</v>
       </c>
       <c r="J16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" t="s">
+        <v>93</v>
+      </c>
+      <c r="C17" t="s">
         <v>94</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>95</v>
       </c>
-      <c r="C17" t="s">
+      <c r="E17" t="s">
         <v>96</v>
       </c>
-      <c r="D17" t="s">
+      <c r="F17" t="s">
+        <v>71</v>
+      </c>
+      <c r="G17" t="s">
         <v>97</v>
       </c>
-      <c r="E17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H17">
-        <v>0.108</v>
+        <v>0.535</v>
       </c>
       <c r="J17">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
+        <v>98</v>
+      </c>
+      <c r="B18" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C18" t="s">
         <v>100</v>
       </c>
       <c r="D18" t="s">
         <v>101</v>
       </c>
       <c r="E18" t="s">
         <v>102</v>
       </c>
       <c r="F18" t="s">
-        <v>73</v>
+        <v>103</v>
       </c>
       <c r="G18" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H18">
-        <v>0.108</v>
+        <v>0.459</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F19" t="s">
-        <v>83</v>
+        <v>109</v>
       </c>
       <c r="G19" t="s">
-        <v>108</v>
+        <v>61</v>
       </c>
       <c r="H19">
-        <v>0.535</v>
+        <v>0.351</v>
       </c>
       <c r="J19">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C20" t="s">
         <v>111</v>
       </c>
       <c r="D20" t="s">
         <v>112</v>
       </c>
       <c r="E20" t="s">
         <v>113</v>
       </c>
       <c r="F20" t="s">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="G20" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H20">
-        <v>0.459</v>
+        <v>0.225</v>
       </c>
       <c r="J20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
+        <v>114</v>
+      </c>
+      <c r="B21" t="s">
         <v>115</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>116</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>117</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>118</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" t="s">
+        <v>26</v>
+      </c>
+      <c r="G21" t="s">
         <v>40</v>
       </c>
-      <c r="G21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21">
-        <v>0.351</v>
+        <v>0.126</v>
       </c>
       <c r="J21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
+        <v>119</v>
+      </c>
+      <c r="B22" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C22" t="s">
         <v>121</v>
       </c>
       <c r="D22" t="s">
         <v>122</v>
       </c>
       <c r="E22" t="s">
         <v>123</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="G22" t="s">
-        <v>16</v>
+        <v>125</v>
       </c>
       <c r="H22">
-        <v>0.225</v>
+        <v>0.255</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="C23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D23" t="s">
-        <v>122</v>
+        <v>80</v>
       </c>
       <c r="E23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F23" t="s">
         <v>15</v>
       </c>
       <c r="G23" t="s">
         <v>16</v>
       </c>
       <c r="H23">
-        <v>0.319</v>
+        <v>0.229</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F24" t="s">
-        <v>40</v>
+        <v>134</v>
       </c>
       <c r="G24" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="H24">
-        <v>0.126</v>
+        <v>0.225</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
+        <v>129</v>
+      </c>
+      <c r="B25" t="s">
+        <v>135</v>
+      </c>
+      <c r="C25" t="s">
+        <v>136</v>
+      </c>
+      <c r="D25" t="s">
+        <v>132</v>
+      </c>
+      <c r="E25" t="s">
         <v>133</v>
       </c>
-      <c r="B25" t="s">
-[...8 lines deleted...]
-      <c r="E25" t="s">
+      <c r="F25" t="s">
         <v>137</v>
       </c>
-      <c r="F25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>139</v>
+        <v>40</v>
       </c>
       <c r="H25">
-        <v>0.255</v>
+        <v>0.225</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B26" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" t="s">
+        <v>139</v>
+      </c>
+      <c r="D26" t="s">
         <v>140</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="E26" t="s">
+        <v>140</v>
+      </c>
+      <c r="F26" t="s">
+        <v>77</v>
+      </c>
+      <c r="G26" t="s">
         <v>141</v>
       </c>
-      <c r="D26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H26">
-        <v>0.229</v>
+        <v>0.117</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
+        <v>142</v>
+      </c>
+      <c r="B27" t="s">
+        <v>83</v>
+      </c>
+      <c r="C27" t="s">
         <v>143</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
         <v>144</v>
       </c>
-      <c r="C27" t="s">
+      <c r="E27" t="s">
         <v>145</v>
       </c>
-      <c r="D27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="G27" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="H27">
-        <v>0.225</v>
+        <v>0.216</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B28" t="s">
+        <v>147</v>
+      </c>
+      <c r="C28" t="s">
+        <v>148</v>
+      </c>
+      <c r="D28" t="s">
         <v>149</v>
       </c>
-      <c r="C28" t="s">
+      <c r="E28" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="F28" t="s">
         <v>15</v>
       </c>
       <c r="G28" t="s">
         <v>16</v>
       </c>
       <c r="H28">
-        <v>0.225</v>
+        <v>0.696</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
+        <v>146</v>
+      </c>
+      <c r="B29" t="s">
+        <v>147</v>
+      </c>
+      <c r="C29" t="s">
         <v>151</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="E29" t="s">
         <v>153</v>
       </c>
       <c r="F29" t="s">
         <v>154</v>
       </c>
       <c r="G29" t="s">
         <v>155</v>
       </c>
       <c r="H29">
-        <v>0.117</v>
+        <v>0.272</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>156</v>
       </c>
       <c r="B30" t="s">
-        <v>95</v>
+        <v>157</v>
       </c>
       <c r="C30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F30" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="G30" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H30">
-        <v>0.216</v>
+        <v>0.432</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
+        <v>156</v>
+      </c>
+      <c r="B31" t="s">
+        <v>83</v>
+      </c>
+      <c r="C31" t="s">
         <v>161</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
+        <v>159</v>
+      </c>
+      <c r="E31" t="s">
         <v>162</v>
       </c>
-      <c r="C31" t="s">
+      <c r="F31" t="s">
+        <v>66</v>
+      </c>
+      <c r="G31" t="s">
         <v>163</v>
       </c>
-      <c r="D31" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H31">
-        <v>0.696</v>
+        <v>0.103</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B32" t="s">
-        <v>162</v>
+        <v>83</v>
       </c>
       <c r="C32" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D32" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="E32" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="F32" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="G32" t="s">
-        <v>172</v>
+        <v>47</v>
       </c>
       <c r="H32">
-        <v>0.272</v>
+        <v>0.108</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B33" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>49</v>
       </c>
       <c r="D33" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="E33" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="F33" t="s">
-        <v>178</v>
+        <v>15</v>
       </c>
       <c r="G33" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H33">
-        <v>0.432</v>
+        <v>0.112</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
+        <v>168</v>
+      </c>
+      <c r="B34" t="s">
+        <v>171</v>
+      </c>
+      <c r="C34" t="s">
+        <v>172</v>
+      </c>
+      <c r="D34" t="s">
         <v>173</v>
       </c>
-      <c r="B34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="F34" t="s">
-        <v>78</v>
+        <v>175</v>
       </c>
       <c r="G34" t="s">
-        <v>181</v>
+        <v>97</v>
       </c>
       <c r="H34">
-        <v>0.103</v>
+        <v>0.112</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="B35" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C35" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="D35" t="s">
-        <v>176</v>
+        <v>132</v>
       </c>
       <c r="E35" t="s">
-        <v>184</v>
+        <v>133</v>
       </c>
       <c r="F35" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="G35" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H35">
-        <v>0.108</v>
+        <v>0.45</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="B36" t="s">
-        <v>50</v>
+        <v>99</v>
+      </c>
+      <c r="C36" t="s">
+        <v>180</v>
       </c>
       <c r="D36" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="E36" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="F36" t="s">
-        <v>15</v>
+        <v>183</v>
       </c>
       <c r="G36" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="H36">
-        <v>0.112</v>
+        <v>0.45</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
+        <v>184</v>
+      </c>
+      <c r="B37" t="s">
+        <v>185</v>
+      </c>
+      <c r="C37" t="s">
         <v>186</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
+        <v>187</v>
+      </c>
+      <c r="E37" t="s">
+        <v>188</v>
+      </c>
+      <c r="F37" t="s">
         <v>189</v>
       </c>
-      <c r="C37" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G37" t="s">
-        <v>108</v>
+        <v>40</v>
       </c>
       <c r="H37">
-        <v>0.112</v>
+        <v>0.0</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="C38" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D38" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="E38" t="s">
-        <v>147</v>
+        <v>192</v>
       </c>
       <c r="F38" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G38" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="H38">
-        <v>0.45</v>
+        <v>0.117</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
+        <v>193</v>
+      </c>
+      <c r="B39" t="s">
+        <v>194</v>
+      </c>
+      <c r="C39" t="s">
+        <v>195</v>
+      </c>
+      <c r="D39" t="s">
         <v>196</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="E39" t="s">
         <v>197</v>
       </c>
-      <c r="D39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F39" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="G39" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="H39">
-        <v>0.45</v>
+        <v>0.0</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
+        <v>193</v>
+      </c>
+      <c r="B40" t="s">
+        <v>198</v>
+      </c>
+      <c r="C40" t="s">
+        <v>199</v>
+      </c>
+      <c r="D40" t="s">
+        <v>196</v>
+      </c>
+      <c r="E40" t="s">
         <v>200</v>
       </c>
-      <c r="B40" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>205</v>
+        <v>183</v>
       </c>
       <c r="G40" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H40">
         <v>0.0</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="B41" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="C41" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="D41" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="E41" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="F41" t="s">
-        <v>15</v>
+        <v>183</v>
       </c>
       <c r="G41" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H41">
-        <v>0.117</v>
+        <v>0.0</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B42" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C42" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="D42" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="E42" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="F42" t="s">
-        <v>83</v>
+        <v>175</v>
       </c>
       <c r="G42" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="H42">
-        <v>0.0</v>
+        <v>0.216</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>209</v>
       </c>
       <c r="B43" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C43" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="D43" t="s">
+        <v>207</v>
+      </c>
+      <c r="E43" t="s">
+        <v>208</v>
+      </c>
+      <c r="F43" t="s">
         <v>212</v>
       </c>
-      <c r="E43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G43" t="s">
-        <v>218</v>
+        <v>61</v>
       </c>
       <c r="H43">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B44" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="C44" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="D44" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="E44" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="F44" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G44" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="H44">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
+        <v>219</v>
+      </c>
+      <c r="B45" t="s">
+        <v>220</v>
+      </c>
+      <c r="C45" t="s">
+        <v>221</v>
+      </c>
+      <c r="D45" t="s">
         <v>222</v>
       </c>
-      <c r="B45" t="s">
+      <c r="E45" t="s">
         <v>223</v>
       </c>
-      <c r="C45" t="s">
+      <c r="F45" t="s">
         <v>224</v>
       </c>
-      <c r="D45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G45" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H45">
-        <v>0.216</v>
+        <v>0.153</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
+        <v>225</v>
+      </c>
+      <c r="B46" t="s">
+        <v>105</v>
+      </c>
+      <c r="C46" t="s">
+        <v>226</v>
+      </c>
+      <c r="D46" t="s">
         <v>227</v>
       </c>
-      <c r="B46" t="s">
+      <c r="E46" t="s">
         <v>228</v>
       </c>
-      <c r="C46" t="s">
+      <c r="F46" t="s">
         <v>229</v>
       </c>
-      <c r="D46" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G46" t="s">
-        <v>218</v>
+        <v>40</v>
       </c>
       <c r="H46">
-        <v>0.45</v>
+        <v>0.279</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
+        <v>230</v>
+      </c>
+      <c r="B47" t="s">
+        <v>99</v>
+      </c>
+      <c r="C47" t="s">
         <v>231</v>
       </c>
-      <c r="B47" t="s">
+      <c r="D47" t="s">
         <v>232</v>
       </c>
-      <c r="C47" t="s">
+      <c r="E47" t="s">
         <v>233</v>
       </c>
-      <c r="D47" t="s">
+      <c r="F47" t="s">
         <v>234</v>
       </c>
-      <c r="E47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G47" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="H47">
-        <v>0.3</v>
+        <v>0.45</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
+        <v>235</v>
+      </c>
+      <c r="B48" t="s">
         <v>236</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>237</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>238</v>
       </c>
-      <c r="D48" t="s">
+      <c r="E48" t="s">
         <v>239</v>
       </c>
-      <c r="E48" t="s">
+      <c r="F48" t="s">
         <v>240</v>
       </c>
-      <c r="F48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="H48">
-        <v>0.153</v>
+        <v>1.0</v>
       </c>
       <c r="J48">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
+        <v>241</v>
+      </c>
+      <c r="B49" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C49" t="s">
         <v>243</v>
       </c>
       <c r="D49" t="s">
         <v>244</v>
       </c>
       <c r="E49" t="s">
         <v>245</v>
       </c>
       <c r="F49" t="s">
         <v>246</v>
       </c>
       <c r="G49" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="H49">
-        <v>0.279</v>
+        <v>1.538</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>247</v>
       </c>
       <c r="B50" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>248</v>
       </c>
       <c r="D50" t="s">
         <v>249</v>
       </c>
       <c r="E50" t="s">
         <v>250</v>
       </c>
       <c r="F50" t="s">
-        <v>251</v>
+        <v>175</v>
       </c>
       <c r="G50" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="H50">
-        <v>0.45</v>
+        <v>0.094</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
+        <v>251</v>
+      </c>
+      <c r="B51" t="s">
+        <v>83</v>
+      </c>
+      <c r="C51" t="s">
         <v>252</v>
       </c>
-      <c r="B51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>255</v>
+        <v>232</v>
       </c>
       <c r="E51" t="s">
-        <v>256</v>
+        <v>233</v>
       </c>
       <c r="F51" t="s">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="G51" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="H51">
-        <v>1.0</v>
+        <v>0.216</v>
       </c>
       <c r="J51">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
+        <v>253</v>
+      </c>
+      <c r="B52" t="s">
+        <v>254</v>
+      </c>
+      <c r="C52" t="s">
+        <v>255</v>
+      </c>
+      <c r="D52" t="s">
+        <v>238</v>
+      </c>
+      <c r="E52" t="s">
+        <v>256</v>
+      </c>
+      <c r="F52" t="s">
         <v>257</v>
       </c>
-      <c r="B52" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G52" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H52">
-        <v>1.544</v>
+        <v>0.7</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B53" t="s">
-        <v>264</v>
+        <v>49</v>
       </c>
       <c r="C53" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="D53" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="E53" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="F53" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="G53" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H53">
-        <v>0.0</v>
+        <v>0.086</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B54" t="s">
-        <v>50</v>
+        <v>263</v>
       </c>
       <c r="C54" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="D54" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="E54" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="F54" t="s">
-        <v>15</v>
+        <v>267</v>
       </c>
       <c r="G54" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H54">
-        <v>0.094</v>
+        <v>0.8</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="B55" t="s">
-        <v>95</v>
+        <v>269</v>
       </c>
       <c r="C55" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D55" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="E55" t="s">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="F55" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="G55" t="s">
-        <v>218</v>
+        <v>47</v>
       </c>
       <c r="H55">
         <v>0.216</v>
       </c>
       <c r="J55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
+        <v>271</v>
+      </c>
+      <c r="B56" t="s">
+        <v>49</v>
+      </c>
+      <c r="C56" t="s">
+        <v>272</v>
+      </c>
+      <c r="D56" t="s">
+        <v>273</v>
+      </c>
+      <c r="E56">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
         <v>274</v>
       </c>
-      <c r="B56" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G56" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="H56">
-        <v>0.7</v>
+        <v>0.108</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="B57" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C57" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="D57" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="E57" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="F57" t="s">
         <v>33</v>
       </c>
       <c r="G57" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="H57">
-        <v>0.086</v>
+        <v>0.081</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B58" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="C58" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="D58" t="s">
-        <v>286</v>
+        <v>273</v>
       </c>
       <c r="E58" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="F58" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="G58" t="s">
-        <v>218</v>
+        <v>61</v>
       </c>
       <c r="H58">
-        <v>0.8</v>
+        <v>0.0</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="B59" t="s">
-        <v>290</v>
+        <v>99</v>
       </c>
       <c r="C59" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="D59" t="s">
-        <v>286</v>
+        <v>273</v>
       </c>
       <c r="E59" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F59" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="G59" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="H59">
-        <v>0.216</v>
+        <v>0.225</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="B60" t="s">
-        <v>50</v>
+        <v>286</v>
       </c>
       <c r="C60" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="D60" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>273</v>
+      </c>
+      <c r="E60" t="s">
+        <v>285</v>
       </c>
       <c r="F60" t="s">
-        <v>295</v>
+        <v>15</v>
       </c>
       <c r="G60" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="H60">
-        <v>0.108</v>
+        <v>0.0</v>
       </c>
       <c r="J60">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="B61" t="s">
-        <v>50</v>
+        <v>289</v>
       </c>
       <c r="C61" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="D61" t="s">
-        <v>294</v>
+        <v>273</v>
       </c>
       <c r="E61" t="s">
-        <v>298</v>
+        <v>285</v>
       </c>
       <c r="F61" t="s">
-        <v>299</v>
+        <v>15</v>
       </c>
       <c r="G61" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="H61">
-        <v>0.081</v>
+        <v>0.0</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="B62" t="s">
-        <v>301</v>
+        <v>99</v>
       </c>
       <c r="C62" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="D62" t="s">
-        <v>294</v>
+        <v>273</v>
       </c>
       <c r="E62" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F62" t="s">
-        <v>26</v>
+        <v>218</v>
       </c>
       <c r="G62" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H62">
-        <v>0.0</v>
+        <v>0.225</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="B63" t="s">
-        <v>110</v>
+        <v>294</v>
       </c>
       <c r="C63" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="D63" t="s">
-        <v>294</v>
+        <v>273</v>
       </c>
       <c r="E63" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="F63" t="s">
-        <v>40</v>
+        <v>183</v>
       </c>
       <c r="G63" t="s">
-        <v>48</v>
+        <v>296</v>
       </c>
       <c r="H63">
-        <v>0.225</v>
+        <v>0.135</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="B64" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="C64" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="D64" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="E64" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="F64" t="s">
         <v>15</v>
       </c>
       <c r="G64" t="s">
         <v>16</v>
       </c>
       <c r="H64">
-        <v>0.0</v>
+        <v>0.081</v>
       </c>
       <c r="J64">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
       <c r="B65" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="C65" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="D65" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="E65" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="F65" t="s">
-        <v>15</v>
+        <v>303</v>
       </c>
       <c r="G65" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="H65">
-        <v>0.0</v>
+        <v>0.256</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="B66" t="s">
-        <v>110</v>
+        <v>305</v>
       </c>
       <c r="C66" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="D66" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="E66" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="F66" t="s">
-        <v>217</v>
+        <v>309</v>
       </c>
       <c r="G66" t="s">
         <v>34</v>
       </c>
       <c r="H66">
-        <v>0.225</v>
+        <v>1.125</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
+        <v>310</v>
+      </c>
+      <c r="B67" t="s">
+        <v>49</v>
+      </c>
+      <c r="C67" t="s">
+        <v>311</v>
+      </c>
+      <c r="D67" t="s">
         <v>312</v>
       </c>
-      <c r="B67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E67" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F67" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="G67" t="s">
-        <v>317</v>
+        <v>40</v>
       </c>
       <c r="H67">
-        <v>0.135</v>
+        <v>0.099</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
+        <v>314</v>
+      </c>
+      <c r="B68" t="s">
+        <v>315</v>
+      </c>
+      <c r="C68" t="s">
+        <v>316</v>
+      </c>
+      <c r="D68" t="s">
+        <v>317</v>
+      </c>
+      <c r="E68" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>321</v>
       </c>
       <c r="F68" t="s">
         <v>15</v>
       </c>
       <c r="G68" t="s">
         <v>16</v>
       </c>
       <c r="H68">
-        <v>0.081</v>
+        <v>0.0</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B69" t="s">
+        <v>320</v>
+      </c>
+      <c r="C69" t="s">
+        <v>321</v>
+      </c>
+      <c r="D69" t="s">
         <v>322</v>
       </c>
-      <c r="C69" t="s">
+      <c r="E69" t="s">
         <v>323</v>
       </c>
-      <c r="D69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F69" t="s">
-        <v>246</v>
+        <v>66</v>
       </c>
       <c r="G69" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="H69">
-        <v>0.256</v>
+        <v>0.13</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
         <v>324</v>
       </c>
       <c r="B70" t="s">
         <v>325</v>
       </c>
       <c r="C70" t="s">
         <v>326</v>
       </c>
       <c r="D70" t="s">
         <v>327</v>
       </c>
       <c r="E70" t="s">
         <v>328</v>
       </c>
       <c r="F70" t="s">
-        <v>329</v>
+        <v>26</v>
       </c>
       <c r="G70" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H70">
-        <v>1.125</v>
+        <v>0.297</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
+        <v>329</v>
+      </c>
+      <c r="B71" t="s">
+        <v>320</v>
+      </c>
+      <c r="C71" t="s">
         <v>330</v>
       </c>
-      <c r="B71" t="s">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>331</v>
       </c>
-      <c r="D71" t="s">
+      <c r="E71" t="s">
         <v>332</v>
       </c>
-      <c r="E71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" t="s">
-        <v>78</v>
+        <v>134</v>
       </c>
       <c r="G71" t="s">
-        <v>334</v>
+        <v>47</v>
       </c>
       <c r="H71">
-        <v>0.099</v>
+        <v>0.216</v>
       </c>
       <c r="J71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
+        <v>333</v>
+      </c>
+      <c r="B72" t="s">
+        <v>147</v>
+      </c>
+      <c r="C72" t="s">
+        <v>334</v>
+      </c>
+      <c r="D72" t="s">
         <v>335</v>
       </c>
-      <c r="B72" t="s">
+      <c r="E72" t="s">
         <v>336</v>
       </c>
-      <c r="C72" t="s">
+      <c r="F72" t="s">
         <v>337</v>
       </c>
-      <c r="D72" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G72" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H72">
-        <v>0.0</v>
+        <v>0.46</v>
       </c>
       <c r="J72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
+        <v>338</v>
+      </c>
+      <c r="B73" t="s">
+        <v>42</v>
+      </c>
+      <c r="C73" t="s">
+        <v>339</v>
+      </c>
+      <c r="D73" t="s">
         <v>340</v>
       </c>
-      <c r="B73" t="s">
+      <c r="E73" t="s">
         <v>341</v>
       </c>
-      <c r="C73" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F73" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="G73" t="s">
-        <v>108</v>
+        <v>61</v>
       </c>
       <c r="H73">
-        <v>0.13</v>
+        <v>0.085</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
+        <v>342</v>
+      </c>
+      <c r="B74" t="s">
+        <v>343</v>
+      </c>
+      <c r="C74" t="s">
+        <v>344</v>
+      </c>
+      <c r="D74" t="s">
         <v>345</v>
       </c>
-      <c r="B74" t="s">
+      <c r="E74" t="s">
         <v>346</v>
       </c>
-      <c r="C74" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F74" t="s">
-        <v>350</v>
+        <v>15</v>
       </c>
       <c r="G74" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="H74">
-        <v>0.297</v>
+        <v>0.382</v>
       </c>
       <c r="J74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B75" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="C75" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="D75" t="s">
-        <v>353</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="F75" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="G75" t="s">
-        <v>181</v>
+        <v>61</v>
       </c>
       <c r="H75">
-        <v>0.216</v>
+        <v>0.0</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="B76" t="s">
-        <v>162</v>
+        <v>105</v>
       </c>
       <c r="C76" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D76" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="E76" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="F76" t="s">
         <v>15</v>
       </c>
       <c r="G76" t="s">
         <v>16</v>
       </c>
       <c r="H76">
-        <v>0.46</v>
+        <v>0.283</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
+        <v>355</v>
+      </c>
+      <c r="B77" t="s">
+        <v>356</v>
+      </c>
+      <c r="C77" t="s">
+        <v>357</v>
+      </c>
+      <c r="D77" t="s">
+        <v>358</v>
+      </c>
+      <c r="E77" t="s">
         <v>359</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="F77" t="s">
         <v>360</v>
       </c>
-      <c r="D77" t="s">
-[...2 lines deleted...]
-      <c r="E77" t="s">
+      <c r="G77" t="s">
         <v>361</v>
       </c>
-      <c r="F77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H77">
-        <v>0.085</v>
+        <v>0.864</v>
       </c>
       <c r="J77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>362</v>
       </c>
       <c r="B78" t="s">
         <v>363</v>
       </c>
       <c r="C78" t="s">
         <v>364</v>
       </c>
       <c r="D78" t="s">
+        <v>358</v>
+      </c>
+      <c r="E78" t="s">
         <v>365</v>
       </c>
-      <c r="E78" t="s">
+      <c r="F78" t="s">
         <v>366</v>
       </c>
-      <c r="F78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G78" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="H78">
-        <v>0.382</v>
+        <v>0.0</v>
       </c>
       <c r="J78">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>367</v>
       </c>
       <c r="B79" t="s">
+        <v>105</v>
+      </c>
+      <c r="C79" t="s">
         <v>368</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>370</v>
       </c>
       <c r="F79" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="G79" t="s">
-        <v>218</v>
+        <v>47</v>
       </c>
       <c r="H79">
-        <v>0.0</v>
+        <v>0.603</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
         <v>371</v>
       </c>
       <c r="B80" t="s">
-        <v>116</v>
+        <v>372</v>
       </c>
       <c r="C80" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D80" t="s">
-        <v>373</v>
+        <v>353</v>
       </c>
       <c r="E80" t="s">
         <v>374</v>
       </c>
       <c r="F80" t="s">
-        <v>15</v>
+        <v>375</v>
       </c>
       <c r="G80" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H80">
-        <v>0.283</v>
+        <v>0.288</v>
       </c>
       <c r="J80">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B81" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C81" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D81" t="s">
-        <v>378</v>
+        <v>299</v>
       </c>
       <c r="E81" t="s">
         <v>379</v>
       </c>
       <c r="F81" t="s">
-        <v>380</v>
+        <v>15</v>
       </c>
       <c r="G81" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="H81">
-        <v>0.864</v>
+        <v>0.225</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
+        <v>380</v>
+      </c>
+      <c r="B82" t="s">
+        <v>289</v>
+      </c>
+      <c r="C82" t="s">
         <v>381</v>
       </c>
-      <c r="B82" t="s">
+      <c r="D82" t="s">
         <v>382</v>
       </c>
-      <c r="C82" t="s">
+      <c r="E82" t="s">
         <v>383</v>
       </c>
-      <c r="D82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F82" t="s">
-        <v>148</v>
+        <v>218</v>
       </c>
       <c r="G82" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="H82">
-        <v>0.0</v>
+        <v>0.085</v>
       </c>
       <c r="J82">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
+        <v>384</v>
+      </c>
+      <c r="B83" t="s">
+        <v>49</v>
+      </c>
+      <c r="C83" t="s">
         <v>385</v>
       </c>
-      <c r="B83" t="s">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>386</v>
       </c>
-      <c r="D83" t="s">
+      <c r="E83" t="s">
         <v>387</v>
       </c>
-      <c r="E83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" t="s">
-        <v>114</v>
+        <v>134</v>
       </c>
       <c r="G83" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="H83">
-        <v>0.603</v>
+        <v>0.094</v>
       </c>
       <c r="J83">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
+        <v>388</v>
+      </c>
+      <c r="B84" t="s">
+        <v>49</v>
+      </c>
+      <c r="C84" t="s">
         <v>389</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="E84" t="s">
         <v>391</v>
       </c>
       <c r="F84" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="G84" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="H84">
-        <v>0.139</v>
+        <v>0.0</v>
       </c>
       <c r="J84">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
         <v>392</v>
       </c>
       <c r="B85" t="s">
         <v>393</v>
       </c>
       <c r="C85" t="s">
         <v>394</v>
       </c>
       <c r="D85" t="s">
-        <v>373</v>
+        <v>395</v>
       </c>
       <c r="E85" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="F85" t="s">
-        <v>396</v>
+        <v>134</v>
       </c>
       <c r="G85" t="s">
-        <v>218</v>
+        <v>27</v>
       </c>
       <c r="H85">
-        <v>0.288</v>
+        <v>0.265</v>
       </c>
       <c r="J85">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
         <v>397</v>
       </c>
       <c r="B86" t="s">
         <v>398</v>
       </c>
       <c r="C86" t="s">
         <v>399</v>
       </c>
       <c r="D86" t="s">
-        <v>320</v>
+        <v>400</v>
       </c>
       <c r="E86" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F86" t="s">
-        <v>193</v>
+        <v>402</v>
       </c>
       <c r="G86" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="H86">
-        <v>0.225</v>
+        <v>0.45</v>
       </c>
       <c r="J86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B87" t="s">
-        <v>310</v>
+        <v>105</v>
       </c>
       <c r="C87" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="D87" t="s">
-        <v>403</v>
+        <v>345</v>
       </c>
       <c r="E87" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F87" t="s">
-        <v>154</v>
+        <v>15</v>
       </c>
       <c r="G87" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H87">
-        <v>0.085</v>
+        <v>0.202</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B88" t="s">
-        <v>50</v>
+        <v>407</v>
+      </c>
+      <c r="C88" t="s">
+        <v>408</v>
       </c>
       <c r="D88" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="E88" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="F88" t="s">
-        <v>26</v>
+        <v>212</v>
       </c>
       <c r="G88" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="H88">
-        <v>0.094</v>
+        <v>0.225</v>
       </c>
       <c r="J88">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B89" t="s">
-        <v>50</v>
+        <v>412</v>
       </c>
       <c r="C89" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="D89" t="s">
-        <v>410</v>
+        <v>353</v>
       </c>
       <c r="E89" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="F89" t="s">
         <v>15</v>
       </c>
       <c r="G89" t="s">
         <v>16</v>
       </c>
       <c r="H89">
         <v>0.0</v>
       </c>
       <c r="J89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B90" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C90" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="D90" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E90" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F90" t="s">
-        <v>160</v>
+        <v>366</v>
       </c>
       <c r="G90" t="s">
-        <v>155</v>
+        <v>97</v>
       </c>
       <c r="H90">
-        <v>0.265</v>
+        <v>0.0</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B91" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C91" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D91" t="s">
-        <v>420</v>
+        <v>358</v>
       </c>
       <c r="E91" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F91" t="s">
-        <v>83</v>
+        <v>15</v>
       </c>
       <c r="G91" t="s">
-        <v>218</v>
+        <v>16</v>
       </c>
       <c r="H91">
-        <v>0.45</v>
+        <v>0.0</v>
       </c>
       <c r="J91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B92" t="s">
-        <v>116</v>
+        <v>424</v>
       </c>
       <c r="C92" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="D92" t="s">
-        <v>365</v>
+        <v>426</v>
       </c>
       <c r="E92" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="F92" t="s">
-        <v>15</v>
+        <v>175</v>
       </c>
       <c r="G92" t="s">
-        <v>16</v>
+        <v>361</v>
       </c>
       <c r="H92">
-        <v>0.202</v>
+        <v>0.0</v>
       </c>
       <c r="J92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B93" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="C93" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="D93" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="E93" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="F93" t="s">
-        <v>350</v>
+        <v>433</v>
       </c>
       <c r="G93" t="s">
-        <v>27</v>
+        <v>97</v>
       </c>
       <c r="H93">
-        <v>0.225</v>
+        <v>0.0</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="B94" t="s">
-        <v>431</v>
+        <v>49</v>
       </c>
       <c r="C94" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="D94" t="s">
-        <v>122</v>
+        <v>436</v>
       </c>
       <c r="E94" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="F94" t="s">
-        <v>148</v>
+        <v>77</v>
       </c>
       <c r="G94" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H94">
-        <v>0.369</v>
+        <v>0.094</v>
       </c>
       <c r="J94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B95" t="s">
-        <v>435</v>
+        <v>49</v>
       </c>
       <c r="C95" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="D95" t="s">
-        <v>373</v>
+        <v>440</v>
       </c>
       <c r="E95" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="F95" t="s">
-        <v>15</v>
+        <v>442</v>
       </c>
       <c r="G95" t="s">
-        <v>16</v>
+        <v>361</v>
       </c>
       <c r="H95">
-        <v>0.0</v>
+        <v>0.037</v>
       </c>
       <c r="J95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
         <v>438</v>
       </c>
       <c r="B96" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="C96" t="s">
+        <v>444</v>
+      </c>
+      <c r="D96" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="E96" t="s">
         <v>441</v>
       </c>
       <c r="F96" t="s">
-        <v>442</v>
+        <v>33</v>
       </c>
       <c r="G96" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H96">
         <v>0.0</v>
       </c>
       <c r="J96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B97" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C97" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D97" t="s">
-        <v>378</v>
+        <v>440</v>
       </c>
       <c r="E97" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F97" t="s">
         <v>15</v>
       </c>
       <c r="G97" t="s">
         <v>16</v>
       </c>
       <c r="H97">
         <v>0.0</v>
       </c>
       <c r="J97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="B98" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C98" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D98" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="E98" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="F98" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="G98" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H98">
         <v>0.0</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
+        <v>451</v>
+      </c>
+      <c r="B99" t="s">
         <v>452</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
         <v>453</v>
       </c>
-      <c r="C99" t="s">
+      <c r="D99" t="s">
+        <v>353</v>
+      </c>
+      <c r="E99" t="s">
         <v>454</v>
       </c>
-      <c r="D99" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F99" t="s">
-        <v>457</v>
+        <v>15</v>
       </c>
       <c r="G99" t="s">
-        <v>218</v>
+        <v>16</v>
       </c>
       <c r="H99">
         <v>0.0</v>
       </c>
       <c r="J99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="B100" t="s">
-        <v>50</v>
+        <v>452</v>
       </c>
       <c r="C100" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="D100" t="s">
-        <v>460</v>
+        <v>353</v>
       </c>
       <c r="E100" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="F100" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G100" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H100">
-        <v>0.094</v>
+        <v>0.0</v>
       </c>
       <c r="J100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="B101" t="s">
-        <v>50</v>
+        <v>458</v>
       </c>
       <c r="C101" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="D101" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="E101" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="F101" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="G101" t="s">
-        <v>334</v>
+        <v>97</v>
       </c>
       <c r="H101">
-        <v>0.037</v>
+        <v>0.054</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
         <v>462</v>
       </c>
       <c r="B102" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="C102" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="D102" t="s">
-        <v>464</v>
+        <v>353</v>
       </c>
       <c r="E102" t="s">
         <v>465</v>
       </c>
       <c r="F102" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="G102" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="H102">
-        <v>0.0</v>
+        <v>0.058</v>
       </c>
       <c r="J102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
+        <v>462</v>
+      </c>
+      <c r="B103" t="s">
+        <v>463</v>
+      </c>
+      <c r="C103" t="s">
+        <v>466</v>
+      </c>
+      <c r="D103" t="s">
+        <v>467</v>
+      </c>
+      <c r="E103" t="s">
         <v>468</v>
       </c>
-      <c r="B103" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F103" t="s">
-        <v>15</v>
+        <v>229</v>
       </c>
       <c r="G103" t="s">
-        <v>16</v>
+        <v>97</v>
       </c>
       <c r="H103">
-        <v>0.0</v>
+        <v>0.063</v>
       </c>
       <c r="J103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="B104" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="C104" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="D104" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="E104" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="F104" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="G104" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="H104">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="J104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
+        <v>472</v>
+      </c>
+      <c r="B105" t="s">
+        <v>473</v>
+      </c>
+      <c r="C105" t="s">
         <v>474</v>
       </c>
-      <c r="B105" t="s">
+      <c r="D105" t="s">
+        <v>144</v>
+      </c>
+      <c r="E105" t="s">
         <v>475</v>
       </c>
-      <c r="C105" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F105" t="s">
-        <v>15</v>
+        <v>375</v>
       </c>
       <c r="G105" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H105">
         <v>0.0</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B106" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C106" t="s">
         <v>478</v>
       </c>
       <c r="D106" t="s">
-        <v>373</v>
+        <v>479</v>
       </c>
       <c r="E106" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F106" t="s">
         <v>15</v>
       </c>
       <c r="G106" t="s">
         <v>16</v>
       </c>
       <c r="H106">
         <v>0.0</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="B107" t="s">
         <v>481</v>
       </c>
       <c r="C107" t="s">
         <v>482</v>
       </c>
       <c r="D107" t="s">
         <v>483</v>
       </c>
       <c r="E107" t="s">
         <v>484</v>
       </c>
       <c r="F107" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="G107" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="H107">
-        <v>0.054</v>
+        <v>0.225</v>
       </c>
       <c r="J107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
         <v>485</v>
       </c>
       <c r="B108" t="s">
         <v>486</v>
       </c>
       <c r="C108" t="s">
         <v>487</v>
       </c>
       <c r="D108" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="E108" t="s">
         <v>488</v>
       </c>
       <c r="F108" t="s">
-        <v>33</v>
+        <v>134</v>
       </c>
       <c r="G108" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="H108">
-        <v>0.058</v>
+        <v>0.0</v>
       </c>
       <c r="J108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="B109" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C109" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="D109" t="s">
-        <v>490</v>
+        <v>20</v>
       </c>
       <c r="E109" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F109" t="s">
-        <v>246</v>
+        <v>15</v>
       </c>
       <c r="G109" t="s">
-        <v>108</v>
+        <v>61</v>
       </c>
       <c r="H109">
-        <v>0.063</v>
+        <v>0.0</v>
       </c>
       <c r="J109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="B110" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="C110" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="D110" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="E110" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="F110" t="s">
-        <v>78</v>
+        <v>137</v>
       </c>
       <c r="G110" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H110">
-        <v>0.06</v>
+        <v>0.535</v>
       </c>
       <c r="J110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="B111" t="s">
+        <v>269</v>
+      </c>
+      <c r="C111" t="s">
+        <v>498</v>
+      </c>
+      <c r="D111" t="s">
         <v>496</v>
       </c>
-      <c r="C111" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E111" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="F111" t="s">
-        <v>396</v>
+        <v>60</v>
       </c>
       <c r="G111" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H111">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B112" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C112" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D112" t="s">
-        <v>502</v>
+        <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>503</v>
       </c>
       <c r="F112" t="s">
         <v>15</v>
       </c>
       <c r="G112" t="s">
         <v>16</v>
       </c>
       <c r="H112">
         <v>0.0</v>
       </c>
       <c r="J112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="B113" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C113" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D113" t="s">
-        <v>506</v>
+        <v>273</v>
       </c>
       <c r="E113" t="s">
         <v>507</v>
       </c>
       <c r="F113" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="G113" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="H113">
-        <v>0.225</v>
+        <v>0.0</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
         <v>508</v>
       </c>
       <c r="B114" t="s">
+        <v>105</v>
+      </c>
+      <c r="D114" t="s">
+        <v>238</v>
+      </c>
+      <c r="E114" t="s">
         <v>509</v>
       </c>
-      <c r="C114" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F114" t="s">
-        <v>512</v>
+        <v>15</v>
       </c>
       <c r="G114" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
       <c r="H114">
         <v>0.0</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
+        <v>510</v>
+      </c>
+      <c r="B115" t="s">
+        <v>289</v>
+      </c>
+      <c r="C115" t="s">
+        <v>511</v>
+      </c>
+      <c r="D115" t="s">
+        <v>512</v>
+      </c>
+      <c r="E115" t="s">
         <v>513</v>
       </c>
-      <c r="B115" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F115" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="G115" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H115">
-        <v>0.108</v>
+        <v>0.085</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
+        <v>514</v>
+      </c>
+      <c r="B116" t="s">
+        <v>515</v>
+      </c>
+      <c r="C116" t="s">
         <v>516</v>
       </c>
-      <c r="B116" t="s">
+      <c r="D116" t="s">
         <v>517</v>
       </c>
-      <c r="C116" t="s">
+      <c r="E116" t="s">
         <v>518</v>
-      </c>
-[...4 lines deleted...]
-        <v>519</v>
       </c>
       <c r="F116" t="s">
         <v>15</v>
       </c>
       <c r="G116" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="H116">
-        <v>0.0</v>
+        <v>0.166</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
+        <v>519</v>
+      </c>
+      <c r="B117" t="s">
+        <v>49</v>
+      </c>
+      <c r="C117" t="s">
         <v>520</v>
       </c>
-      <c r="B117" t="s">
+      <c r="D117" t="s">
         <v>521</v>
       </c>
-      <c r="C117" t="s">
+      <c r="E117" t="s">
         <v>522</v>
       </c>
-      <c r="D117" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F117" t="s">
-        <v>525</v>
+        <v>442</v>
       </c>
       <c r="G117" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="H117">
-        <v>0.535</v>
+        <v>0.094</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="B118" t="s">
-        <v>290</v>
+        <v>105</v>
       </c>
       <c r="C118" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="D118" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E118" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="F118" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G118" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="H118">
-        <v>0.15</v>
+        <v>0.022</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
+        <v>526</v>
+      </c>
+      <c r="B119" t="s">
+        <v>527</v>
+      </c>
+      <c r="C119" t="s">
         <v>528</v>
       </c>
-      <c r="B119" t="s">
+      <c r="D119" t="s">
+        <v>496</v>
+      </c>
+      <c r="E119" t="s">
         <v>529</v>
       </c>
-      <c r="C119" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F119" t="s">
-        <v>380</v>
+        <v>282</v>
       </c>
       <c r="G119" t="s">
-        <v>218</v>
+        <v>27</v>
       </c>
       <c r="H119">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
+        <v>530</v>
+      </c>
+      <c r="B120" t="s">
+        <v>49</v>
+      </c>
+      <c r="C120" t="s">
+        <v>531</v>
+      </c>
+      <c r="D120" t="s">
+        <v>496</v>
+      </c>
+      <c r="E120" t="s">
         <v>532</v>
       </c>
-      <c r="B120" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F120" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="G120" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="H120">
-        <v>0.0</v>
+        <v>0.108</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="B121" t="s">
-        <v>537</v>
+        <v>99</v>
+      </c>
+      <c r="C121" t="s">
+        <v>534</v>
       </c>
       <c r="D121" t="s">
-        <v>255</v>
+        <v>496</v>
       </c>
       <c r="E121" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="F121" t="s">
-        <v>15</v>
+        <v>212</v>
       </c>
       <c r="G121" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="H121">
-        <v>0.0</v>
+        <v>0.552</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
+        <v>536</v>
+      </c>
+      <c r="B122" t="s">
+        <v>537</v>
+      </c>
+      <c r="C122" t="s">
+        <v>538</v>
+      </c>
+      <c r="D122" t="s">
+        <v>358</v>
+      </c>
+      <c r="E122" t="s">
         <v>539</v>
       </c>
-      <c r="B122" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F122" t="s">
-        <v>15</v>
+        <v>309</v>
       </c>
       <c r="G122" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H122">
-        <v>0.085</v>
+        <v>1.5</v>
       </c>
       <c r="J122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="B123" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="D123" t="s">
-        <v>546</v>
+        <v>144</v>
       </c>
       <c r="E123" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="F123" t="s">
         <v>15</v>
       </c>
       <c r="G123" t="s">
         <v>16</v>
       </c>
       <c r="H123">
-        <v>0.166</v>
+        <v>0.0</v>
       </c>
       <c r="J123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
+        <v>543</v>
+      </c>
+      <c r="B124" t="s">
+        <v>544</v>
+      </c>
+      <c r="C124" t="s">
+        <v>545</v>
+      </c>
+      <c r="D124" t="s">
+        <v>546</v>
+      </c>
+      <c r="E124" t="s">
+        <v>547</v>
+      </c>
+      <c r="F124" t="s">
         <v>548</v>
       </c>
-      <c r="B124" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G124" t="s">
-        <v>218</v>
+        <v>27</v>
       </c>
       <c r="H124">
-        <v>0.094</v>
+        <v>0.3</v>
       </c>
       <c r="J124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
+        <v>549</v>
+      </c>
+      <c r="B125" t="s">
+        <v>550</v>
+      </c>
+      <c r="C125" t="s">
+        <v>551</v>
+      </c>
+      <c r="D125" t="s">
+        <v>546</v>
+      </c>
+      <c r="E125" t="s">
         <v>552</v>
       </c>
-      <c r="B125" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F125" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="G125" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H125">
         <v>0.0</v>
       </c>
       <c r="J125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
+        <v>553</v>
+      </c>
+      <c r="B126" t="s">
+        <v>49</v>
+      </c>
+      <c r="C126" t="s">
+        <v>554</v>
+      </c>
+      <c r="D126" t="s">
+        <v>307</v>
+      </c>
+      <c r="E126" t="s">
         <v>555</v>
       </c>
-      <c r="B126" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F126" t="s">
-        <v>558</v>
+        <v>442</v>
       </c>
       <c r="G126" t="s">
-        <v>559</v>
+        <v>361</v>
       </c>
       <c r="H126">
-        <v>0.225</v>
+        <v>0.108</v>
       </c>
       <c r="J126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
+        <v>556</v>
+      </c>
+      <c r="B127" t="s">
+        <v>557</v>
+      </c>
+      <c r="C127" t="s">
+        <v>558</v>
+      </c>
+      <c r="D127" t="s">
+        <v>559</v>
+      </c>
+      <c r="E127" t="s">
         <v>560</v>
       </c>
-      <c r="B127" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F127" t="s">
-        <v>26</v>
+        <v>229</v>
       </c>
       <c r="G127" t="s">
-        <v>218</v>
+        <v>47</v>
       </c>
       <c r="H127">
-        <v>0.3</v>
+        <v>1.395</v>
       </c>
       <c r="J127">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
+        <v>556</v>
+      </c>
+      <c r="B128" t="s">
+        <v>561</v>
+      </c>
+      <c r="C128" t="s">
+        <v>562</v>
+      </c>
+      <c r="D128" t="s">
+        <v>559</v>
+      </c>
+      <c r="E128" t="s">
+        <v>563</v>
+      </c>
+      <c r="F128" t="s">
         <v>564</v>
       </c>
-      <c r="B128" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G128" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="H128">
-        <v>0.108</v>
+        <v>2.124</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
+        <v>565</v>
+      </c>
+      <c r="B129" t="s">
+        <v>566</v>
+      </c>
+      <c r="C129" t="s">
         <v>567</v>
       </c>
-      <c r="B129" t="s">
-[...2 lines deleted...]
-      <c r="C129" t="s">
+      <c r="D129" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
       <c r="E129" t="s">
         <v>569</v>
       </c>
       <c r="F129" t="s">
-        <v>350</v>
+        <v>15</v>
       </c>
       <c r="G129" t="s">
-        <v>218</v>
+        <v>16</v>
       </c>
       <c r="H129">
-        <v>0.552</v>
+        <v>0.675</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
         <v>570</v>
       </c>
       <c r="B130" t="s">
         <v>571</v>
       </c>
       <c r="C130" t="s">
         <v>572</v>
       </c>
       <c r="D130" t="s">
-        <v>378</v>
+        <v>573</v>
       </c>
       <c r="E130" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F130" t="s">
-        <v>574</v>
+        <v>375</v>
       </c>
       <c r="G130" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="H130">
-        <v>1.5</v>
+        <v>0.567</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
         <v>575</v>
       </c>
       <c r="B131" t="s">
-        <v>95</v>
+        <v>576</v>
       </c>
       <c r="C131" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D131" t="s">
-        <v>378</v>
+        <v>578</v>
       </c>
       <c r="E131" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F131" t="s">
-        <v>148</v>
+        <v>71</v>
       </c>
       <c r="G131" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="H131">
-        <v>0.274</v>
+        <v>0.0</v>
       </c>
       <c r="J131">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="B132" t="s">
-        <v>579</v>
+        <v>581</v>
+      </c>
+      <c r="C132" t="s">
+        <v>582</v>
       </c>
       <c r="D132" t="s">
-        <v>158</v>
+        <v>583</v>
       </c>
       <c r="E132" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F132" t="s">
-        <v>15</v>
+        <v>585</v>
       </c>
       <c r="G132" t="s">
-        <v>16</v>
+        <v>97</v>
       </c>
       <c r="H132">
-        <v>0.0</v>
+        <v>0.225</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="B133" t="s">
-        <v>582</v>
+        <v>105</v>
       </c>
       <c r="C133" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="D133" t="s">
-        <v>584</v>
+        <v>358</v>
       </c>
       <c r="E133" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="F133" t="s">
-        <v>154</v>
+        <v>26</v>
       </c>
       <c r="G133" t="s">
-        <v>218</v>
+        <v>27</v>
       </c>
       <c r="H133">
-        <v>0.3</v>
+        <v>0.225</v>
       </c>
       <c r="J133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B134" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="C134" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="D134" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="E134" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F134" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="G134" t="s">
-        <v>181</v>
+        <v>594</v>
       </c>
       <c r="H134">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="J134">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="B135" t="s">
-        <v>50</v>
+        <v>596</v>
       </c>
       <c r="C135" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="D135" t="s">
-        <v>327</v>
+        <v>598</v>
       </c>
       <c r="E135" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="F135" t="s">
-        <v>178</v>
+        <v>229</v>
       </c>
       <c r="G135" t="s">
-        <v>334</v>
+        <v>47</v>
       </c>
       <c r="H135">
-        <v>0.108</v>
+        <v>0.063</v>
       </c>
       <c r="J135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="B136" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>294</v>
       </c>
       <c r="D136" t="s">
-        <v>597</v>
+        <v>169</v>
       </c>
       <c r="E136" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="F136" t="s">
-        <v>246</v>
+        <v>15</v>
       </c>
       <c r="G136" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="H136">
-        <v>1.395</v>
+        <v>0.0</v>
       </c>
       <c r="J136">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="B137" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="C137" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D137" t="s">
-        <v>597</v>
+        <v>358</v>
       </c>
       <c r="E137" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="F137" t="s">
-        <v>602</v>
+        <v>134</v>
       </c>
       <c r="G137" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H137">
-        <v>2.124</v>
+        <v>0.324</v>
       </c>
       <c r="J137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="B138" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="C138" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="D138" t="s">
-        <v>606</v>
+        <v>358</v>
       </c>
       <c r="E138" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F138" t="s">
-        <v>15</v>
+        <v>212</v>
       </c>
       <c r="G138" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H138">
-        <v>0.675</v>
+        <v>0.225</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B139" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="C139" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D139" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="E139" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="F139" t="s">
-        <v>396</v>
+        <v>614</v>
       </c>
       <c r="G139" t="s">
-        <v>48</v>
+        <v>594</v>
       </c>
       <c r="H139">
-        <v>0.567</v>
+        <v>0.225</v>
       </c>
       <c r="J139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="B140" t="s">
-        <v>614</v>
+        <v>83</v>
       </c>
       <c r="C140" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D140" t="s">
-        <v>616</v>
+        <v>358</v>
       </c>
       <c r="E140" t="s">
         <v>617</v>
       </c>
       <c r="F140" t="s">
-        <v>251</v>
+        <v>77</v>
       </c>
       <c r="G140" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="H140">
-        <v>0.0</v>
+        <v>0.216</v>
       </c>
       <c r="J140">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
         <v>618</v>
       </c>
       <c r="B141" t="s">
         <v>619</v>
       </c>
       <c r="C141" t="s">
         <v>620</v>
       </c>
       <c r="D141" t="s">
         <v>621</v>
       </c>
       <c r="E141" t="s">
         <v>622</v>
       </c>
       <c r="F141" t="s">
-        <v>350</v>
+        <v>623</v>
       </c>
       <c r="G141" t="s">
-        <v>34</v>
+        <v>594</v>
       </c>
       <c r="H141">
-        <v>0.225</v>
+        <v>0.3</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="B142" t="s">
-        <v>116</v>
+        <v>625</v>
       </c>
       <c r="C142" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="D142" t="s">
-        <v>378</v>
+        <v>621</v>
       </c>
       <c r="E142" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="F142" t="s">
-        <v>40</v>
+        <v>627</v>
       </c>
       <c r="G142" t="s">
-        <v>34</v>
+        <v>628</v>
       </c>
       <c r="H142">
-        <v>0.225</v>
+        <v>0.1</v>
       </c>
       <c r="J142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="B143" t="s">
-        <v>626</v>
+        <v>105</v>
       </c>
       <c r="C143" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="D143" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="E143" t="s">
-        <v>629</v>
+        <v>405</v>
       </c>
       <c r="F143" t="s">
-        <v>630</v>
+        <v>15</v>
       </c>
       <c r="G143" t="s">
-        <v>631</v>
+        <v>16</v>
       </c>
       <c r="H143">
-        <v>1.0</v>
+        <v>0.22</v>
       </c>
       <c r="J143">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
         <v>632</v>
       </c>
       <c r="B144" t="s">
+        <v>99</v>
+      </c>
+      <c r="D144" t="s">
         <v>633</v>
       </c>
-      <c r="C144" t="s">
+      <c r="E144" t="s">
         <v>634</v>
       </c>
-      <c r="D144" t="s">
-[...2 lines deleted...]
-      <c r="E144" t="s">
+      <c r="F144" t="s">
         <v>635</v>
       </c>
-      <c r="F144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G144" t="s">
-        <v>218</v>
+        <v>594</v>
       </c>
       <c r="H144">
-        <v>0.225</v>
+        <v>0.45</v>
       </c>
       <c r="J144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
+        <v>632</v>
+      </c>
+      <c r="B145" t="s">
+        <v>49</v>
+      </c>
+      <c r="D145" t="s">
+        <v>633</v>
+      </c>
+      <c r="E145" t="s">
+        <v>634</v>
+      </c>
+      <c r="F145" t="s">
         <v>636</v>
       </c>
-      <c r="B145" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G145" t="s">
-        <v>48</v>
+        <v>594</v>
       </c>
       <c r="H145">
-        <v>0.063</v>
+        <v>0.108</v>
       </c>
       <c r="J145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
+        <v>637</v>
+      </c>
+      <c r="B146" t="s">
+        <v>105</v>
+      </c>
+      <c r="C146" t="s">
+        <v>638</v>
+      </c>
+      <c r="D146" t="s">
+        <v>639</v>
+      </c>
+      <c r="E146" t="s">
+        <v>640</v>
+      </c>
+      <c r="F146" t="s">
         <v>641</v>
       </c>
-      <c r="B146" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G146" t="s">
-        <v>631</v>
+        <v>594</v>
       </c>
       <c r="H146">
         <v>0.0</v>
       </c>
       <c r="J146">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" t="s">
+        <v>642</v>
+      </c>
+      <c r="B147" t="s">
+        <v>643</v>
+      </c>
+      <c r="C147" t="s">
+        <v>644</v>
+      </c>
+      <c r="D147" t="s">
+        <v>645</v>
+      </c>
+      <c r="E147" t="s">
+        <v>646</v>
+      </c>
+      <c r="F147" t="s">
+        <v>647</v>
+      </c>
+      <c r="G147" t="s">
+        <v>594</v>
+      </c>
+      <c r="H147">
+        <v>0.634</v>
+      </c>
+      <c r="J147">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" t="s">
+        <v>648</v>
+      </c>
+      <c r="B148" t="s">
+        <v>105</v>
+      </c>
+      <c r="D148" t="s">
+        <v>112</v>
+      </c>
+      <c r="E148" t="s">
+        <v>649</v>
+      </c>
+      <c r="F148" t="s">
+        <v>650</v>
+      </c>
+      <c r="G148" t="s">
+        <v>16</v>
+      </c>
+      <c r="H148">
+        <v>0.0</v>
+      </c>
+      <c r="J148">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" t="s">
+        <v>651</v>
+      </c>
+      <c r="B149" t="s">
+        <v>99</v>
+      </c>
+      <c r="C149" t="s">
+        <v>652</v>
+      </c>
+      <c r="D149" t="s">
+        <v>207</v>
+      </c>
+      <c r="E149" t="s">
+        <v>653</v>
+      </c>
+      <c r="F149" t="s">
+        <v>614</v>
+      </c>
+      <c r="G149" t="s">
+        <v>594</v>
+      </c>
+      <c r="H149">
+        <v>0.45</v>
+      </c>
+      <c r="J149">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" t="s">
+        <v>651</v>
+      </c>
+      <c r="B150" t="s">
+        <v>49</v>
+      </c>
+      <c r="C150" t="s">
+        <v>654</v>
+      </c>
+      <c r="D150" t="s">
+        <v>207</v>
+      </c>
+      <c r="E150" t="s">
+        <v>653</v>
+      </c>
+      <c r="F150" t="s">
+        <v>655</v>
+      </c>
+      <c r="G150" t="s">
+        <v>594</v>
+      </c>
+      <c r="H150">
+        <v>0.108</v>
+      </c>
+      <c r="J150">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>